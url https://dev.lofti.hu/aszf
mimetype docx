--- v0 (2025-12-10)
+++ v1 (2026-06-15)
@@ -104,161 +104,131 @@
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Szerződési</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Feltételek (a továbbiakban: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Feltételek</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">) a </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:tgtFrame="_new" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00BD0293">
           <w:rPr>
             <w:rStyle w:val="Strong"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:t>Lofti</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00BD0293">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ingatlankereső portál</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (a továbbiakban: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Weboldal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">) használatára vonatkozóan szabályozzák a felhasználók (a továbbiakban: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Felhasználók</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">) és a Weboldal üzemeltetője (a </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">továbbiakban: </w:t>
+        <w:t xml:space="preserve">) és a Weboldal üzemeltetője (a továbbiakban: </w:t>
       </w:r>
       <w:r w:rsidR="00757EDD">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Szolgáltató</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">) között fennálló jogokat és kötelezettségeket. A Weboldal használatával a Felhasználó elfogadja a Feltételeket, valamint az </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Adatvédelmi Szabályzato</w:t>
       </w:r>
       <w:r w:rsidR="00DD77E4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r w:rsidR="00DD77E4" w:rsidRPr="00DD77E4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>(lofti.hu/</w:t>
-[...19 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(lofti.hu/adatvedelem)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75BE86FA" w14:textId="7C69A0AD" w:rsidR="002B101A" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="002B101A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="002B101A" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -427,60 +397,58 @@
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Szolgáltató</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00585A1F" w:rsidRPr="00585A1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Lofti</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00585A1F">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>üzemeltetője, aki a Weboldal tulajdonosa és felelős annak működtetéséért. A Szolgáltató magánszemélyként működik, és a Weboldalon keresztül ingatlanhirdetési szolgáltatásokat nyújt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E65BCAC" w14:textId="7EF5A0B5" w:rsidR="00E30654" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="00E30654">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -841,67 +809,51 @@
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Szolgáltató által kidolgozott dokumentum, amely részletezi a Felhasználók személyes adatainak kezelését, védelmét és megsemmisítését a hatályos jogszabályoknak megfelelően. Az Adatvédelmi Szabályzat elérhető </w:t>
       </w:r>
       <w:r w:rsidRPr="004502D4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="004502D4" w:rsidRPr="004502D4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>lofti.hu</w:t>
       </w:r>
       <w:r w:rsidRPr="004502D4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">/adatvedelem </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>címen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F9A6BE" w14:textId="7604E9C6" w:rsidR="00E30654" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="00E30654">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00E30654" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
@@ -1164,97 +1116,209 @@
         </w:rPr>
         <w:t>12. Felelősség és Kizárások</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A25764C" w14:textId="5705B459" w:rsidR="00E30654" w:rsidRPr="00B63913" w:rsidRDefault="00E30654" w:rsidP="00E30654">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Felelősség:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Szolgáltató nem vállal felelősséget a Felhasználók által közzétett Tartalmakért, beleértve azok pontosságát, teljességét vagy jogszerűségét. A Felhasználók saját felelősségükre használják a Weboldalt, és kötelesek betartani a vonatkozó jogszabályokat és a Feltételeket.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A37FE13" w14:textId="77777777" w:rsidR="00E30654" w:rsidRPr="00B63913" w:rsidRDefault="00E30654" w:rsidP="00E30654">
+    <w:p w14:paraId="5A37FE13" w14:textId="77777777" w:rsidR="00E30654" w:rsidRDefault="00E30654" w:rsidP="00E30654">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Kizárások:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Szolgáltató nem felelős az ingatlanok eladásából vagy bérbeadásából eredő közvetlen vagy közvetett károkért, beleértve, de nem kizárólagosan, a szerződésszegésből, adathiányosságokból vagy hamis információk miatt bekövetkező károkat. A Szolgáltató kizár minden felelősséget a Weboldal használata során felmerülő vagyoni vagy nem vagyoni károkért.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207CE637" w14:textId="77777777" w:rsidR="00D173EE" w:rsidRPr="00B63913" w:rsidRDefault="00D173EE" w:rsidP="00D173EE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="446E9E6B" w14:textId="5E074F21" w:rsidR="00264E77" w:rsidRPr="00B63913" w:rsidRDefault="00264E77" w:rsidP="00264E77">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264E77">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>AI Képretusálási Szolgáltatás</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0325BD26" w14:textId="446D1098" w:rsidR="00264E77" w:rsidRDefault="00264E77" w:rsidP="00264E77">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264E77">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A Lofti által nyújtott digitális szolgáltatás, amely ingatlanfotók mesterséges intelligencia (AI) segítségével történő szerkesztésére, javítására, vagy módosítására ad lehetőséget a Felhasználók számára.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3486752C" w14:textId="77777777" w:rsidR="00264E77" w:rsidRDefault="00264E77" w:rsidP="00264E77">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558D4CAF" w14:textId="0BFFE08F" w:rsidR="00264E77" w:rsidRPr="00B63913" w:rsidRDefault="00264E77" w:rsidP="00264E77">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Kredit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100CC925" w14:textId="0857F8AF" w:rsidR="00264E77" w:rsidRDefault="00264E77" w:rsidP="00264E77">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264E77">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A Weboldalon az AI Képretusálási Szolgáltatás igénybevételéhez használható, a Felhasználó által megvásárolható virtuális fizetőeszköz, amely másra nem ruházható át és készpénzre nem váltható.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="542473EA" w14:textId="77777777" w:rsidR="00E30654" w:rsidRPr="00B63913" w:rsidRDefault="00E30654" w:rsidP="00D173EE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AFB52A4" w14:textId="77777777" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="00C550AF" w:rsidP="00C550AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>III. A Szolgáltatás Leírása</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369E14BA" w14:textId="606DB6F6" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="00C550AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00C550AF" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>1. Szolgáltatások Részletezése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698DF16B" w14:textId="34D8B113" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="008577A8" w:rsidP="00C550AF">
       <w:pPr>
@@ -1477,50 +1541,51 @@
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Találatok Megtekintése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A keresési eredmények között a Felhasználók böngészhetik a hirdetéseket, részletes információkat olvashatnak az ingatlanokról, és megtekinthetik a hozzájuk tartozó képeket.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2858A8B9" w14:textId="1C4337FA" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="008577A8" w:rsidP="00C550AF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.1.3. </w:t>
       </w:r>
       <w:r w:rsidR="00C550AF" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Kapcsolattartás Hirdetők és Érdeklődők Között</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4D7A4D" w14:textId="77777777" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="00C550AF" w:rsidP="00C550AF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A Weboldal lehetőséget biztosít az érdeklődők számára, hogy közvetlenül kapcsolatba lépjenek a hirdetőkkel. A kapcsolattartás módjai a következők:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7359C58B" w14:textId="6A9CCA13" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="00C550AF" w:rsidP="00C550AF">
       <w:pPr>
@@ -1646,51 +1711,50 @@
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Biztonsági Intézkedések:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Az üzenetek biztonságos módon kerülnek továbbításra. Az üzenetek nem kerülnek közvetlenül a hirdető email címére; helyette a Felhasználó egy biztonságos linket kap emailben, amelyen keresztül megtekintheti az üzenetét a Weboldalon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4B5D01" w14:textId="4D30A0D5" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="00C550AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00C550AF" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Felhasználói </w:t>
       </w:r>
       <w:r w:rsidR="007F37F0">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Profilok</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683BD317" w14:textId="46C3B228" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="008577A8" w:rsidP="00C550AF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
@@ -1980,71 +2044,58 @@
         <w:t>Hirdetések Törlése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Felhasználók törölhetik saját hirdetéseiket, melyek így véglegesen eltávolításra kerülnek a Weboldalról.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0C2A92" w14:textId="09B0381C" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="00C550AF" w:rsidP="00C550AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Hirdetések Inaktiválása:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A Felhasználók </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> hirdetéseiket, melyek később újra aktiválhatók.</w:t>
+        <w:t xml:space="preserve"> A Felhasználók inaktiválhatják hirdetéseiket, melyek később újra aktiválhatók.</w:t>
       </w:r>
       <w:r w:rsidR="00D2613E">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Csak az aktív hirdetések láthatóak a Weboldalon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C9E129" w14:textId="3BB9BC8E" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="00C550AF" w:rsidP="00C550AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Archivált Hirdetések Törlése:</w:t>
@@ -2147,84 +2198,69 @@
         <w:t xml:space="preserve"> A Felhasználók meg kell adniuk az ingatlan részletes adatait, beleértve a típusát (eladó vagy kiadó), helyszínét, alapterületét, szobák számát, árát és egyéb releváns információkat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017803F8" w14:textId="77777777" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="00C550AF" w:rsidP="00C550AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Képek Feltöltése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A Felhasználók képeket tölthetnek fel az ingatlanról, amelyek segítenek a hirdetés vizuális </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> növelésében.</w:t>
+        <w:t xml:space="preserve"> A Felhasználók képeket tölthetnek fel az ingatlanról, amelyek segítenek a hirdetés vizuális vonzerejének növelésében.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="743CE103" w14:textId="10E49E5D" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="00C550AF" w:rsidP="00C550AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Jóváhagyási Folyamat:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Minden hirdetés egyedi jóváhagyási folyamaton megy keresztül a Szolgáltató által, hogy biztosítsa a hirdetés megfelelőségét a Feltételeknek és a vonatkozó jogszabályoknak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E911877" w14:textId="1D09EE48" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="008577A8" w:rsidP="00C550AF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.2. </w:t>
       </w:r>
       <w:r w:rsidR="00C550AF" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
@@ -2501,119 +2537,620 @@
       <w:r w:rsidR="00D354D5">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Kapcsolat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> menüpont alatti űrlap kitöltésével felveheti az ügyfelszolgálattal a ka</w:t>
       </w:r>
       <w:r w:rsidR="000B274A">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>csolatot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551C7B7F" w14:textId="1F6E0AF7" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="00C550AF">
+    <w:p w14:paraId="12AE2395" w14:textId="5043EC23" w:rsidR="003046D1" w:rsidRDefault="004F028B" w:rsidP="003046D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00C550AF" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>6. Egyéb Szolgáltatások</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="534C967B" w14:textId="28A9F33F" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="00C550AF">
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="003046D1" w:rsidRPr="003046D1">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>AI Képretusálási Szolgáltatás és Kreditrendszer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C01D7F" w14:textId="712E749F" w:rsidR="003046D1" w:rsidRDefault="003046D1" w:rsidP="003046D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3.6.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003046D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. A Lofti AI képretusálási szolgáltatása digitális szolgáltatás, amely ingatlanfotók mesterséges intelligencia segítségével történő szerkesztésére, retusálására, javítására vagy módosítására ad lehetőséget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63446904" w14:textId="77777777" w:rsidR="003046D1" w:rsidRDefault="003046D1" w:rsidP="003046D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBB4A4A" w14:textId="1E284AB3" w:rsidR="003046D1" w:rsidRDefault="003046D1" w:rsidP="003046D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3.6.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003046D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. A szolgáltatás használata kredit alapú. A Felhasználó a Lofti felületén meghirdetett kreditcsomagokat vásárolhatja meg. A kreditek a Felhasználó fiókjához kapcsolódnak, más felhasználóra nem ruházhatók át, készpénzre nem válthatók, pénzhelyettesítő eszköznek, elektronikus pénznek vagy utalványnak nem minősülnek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B44084" w14:textId="77777777" w:rsidR="003046D1" w:rsidRPr="003046D1" w:rsidRDefault="003046D1" w:rsidP="003046D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CFB73B6" w14:textId="36518A79" w:rsidR="003046D1" w:rsidRPr="00B63913" w:rsidRDefault="003046D1" w:rsidP="003046D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3.6.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003046D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. A megvásárolt kreditek a sikeres fizetést követően kerülnek jóváírásra. A kreditek érvényességi ideje a jóváírástól számított 1 év. Újabb sikeres kreditvásárlás esetén a Felhasználó még meglévő, saját vásárlásból származó kreditjeinek lejárati ideje az új vásárlás lejárati idejéhez igazodhat. A lejárati idő elteltét követően a fel nem használt kreditek érvényüket vesztik, azok után pénzbeli visszatérítés nem jár.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A9828D" w14:textId="77777777" w:rsidR="003046D1" w:rsidRDefault="003046D1" w:rsidP="003046D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6247D09D" w14:textId="36491AF0" w:rsidR="003046D1" w:rsidRDefault="003046D1" w:rsidP="003046D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3.6.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003046D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. A bónusz, promóciós vagy meghívási rendszerben jóváírásra kerülő kreditek a szolgáltatásban meghatározott feltételek szerint használhatók fel. A Szolgáltató jogosult a bónusz kreditek jóváírását megtagadni, visszavonni vagy törölni, ha visszaélésszerű használatot, önmeghívást, technikai manipulációt, valótlan adatközlést vagy a meghívási rendszer céljával ellentétes magatartást észlel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3F5758" w14:textId="77777777" w:rsidR="003046D1" w:rsidRDefault="003046D1" w:rsidP="003046D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C067CA6" w14:textId="4710C4E5" w:rsidR="003046D1" w:rsidRPr="00B63913" w:rsidRDefault="003046D1" w:rsidP="003046D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3.6.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003046D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. A kredit felhasználása a Felhasználó által indított AI képretusálási művelethez kapcsolódik. Az egyes műveletek kreditköltségét a Lofti felülete mutatja. A Szolgáltató jogosult a kreditcsomagok árát, tartalmát, a műveletek kreditköltségét és a szolgáltatás elérhető funkcióit egyoldalúan módosítani azzal, hogy a már megvásárolt kreditek darabszámát a módosítás nem csökkenti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BD6B08" w14:textId="77777777" w:rsidR="003046D1" w:rsidRPr="003046D1" w:rsidRDefault="003046D1" w:rsidP="003046D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534C967B" w14:textId="4C937462" w:rsidR="00C550AF" w:rsidRDefault="004F028B" w:rsidP="00C550AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00C550AF" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>7. Díjak és Fizetési Feltételek</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="7489C5CF" w14:textId="7D45E800" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="00C550AF">
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1A70" w:rsidRPr="00CE1A70">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Díjak, Fizetés és Teljesítés Megkezdése</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAB3CBF" w14:textId="0262F137" w:rsidR="00CE1A70" w:rsidRDefault="00CE1A70" w:rsidP="00C50BE4">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3.7.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003046D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F1BFB" w:rsidRPr="000F1BFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Az alapvető ingatlanhirdetési és keresési funkciók ingyenesen elérhetők. Az AI képretusálási szolgáltatás díjköteles, melyhez a kreditvásárlás online bankkártyás fizetéssel történik. Az online bankkártyás fizetések a SimplePay biztonságos rendszerén keresztül valósulnak meg. A bankkártyaadatokat a fizetési szolgáltató kezeli, a Lofti a bankkártya adatait nem tárolja, azokhoz nem fér hozzá. Az online bankkártyás fizetési szolgáltatást az OTP Mobil Kft. nyújtja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF8DE0D" w14:textId="77777777" w:rsidR="00C50BE4" w:rsidRPr="00C50BE4" w:rsidRDefault="00C50BE4" w:rsidP="00C50BE4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC3FF4E" w14:textId="52D76220" w:rsidR="00CE1A70" w:rsidRDefault="00CE1A70" w:rsidP="00CE1A70">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3.7.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003046D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sikeres fizetés esetén a Szolgáltató a megvásárolt krediteket a Felhasználó fiókjában </w:t>
+      </w:r>
+      <w:r w:rsidR="008F455F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">azonnal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jóváírja, és a vásárlásról elektronikus számlát állít ki vagy állíttat ki. A Felhasználó köteles a számlázási adatait pontosan és valósan megadni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682613D6" w14:textId="77777777" w:rsidR="00CE1A70" w:rsidRPr="00CE1A70" w:rsidRDefault="00CE1A70" w:rsidP="00CE1A70">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02613F92" w14:textId="3C4A28C1" w:rsidR="00CE1A70" w:rsidRDefault="00CE1A70" w:rsidP="00CE1A70">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.7.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003046D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A Felhasználó a kreditvásárlás indításával kifejezetten kéri, hogy a Szolgáltató a digitális szolgáltatás teljesítését a fizetés sikeres teljesítését követően azonnal megkezdje, és a krediteket a fiókjában jóváírja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B269243" w14:textId="77777777" w:rsidR="00CE1A70" w:rsidRPr="00CE1A70" w:rsidRDefault="00CE1A70" w:rsidP="00CE1A70">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64188CC6" w14:textId="403BCE20" w:rsidR="00CE1A70" w:rsidRDefault="00CE1A70" w:rsidP="00CE1A70">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3.7.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003046D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fogyasztónak minősülő Felhasználó tudomásul veszi, hogy a digitális tartalom vagy digitális szolgáltatás teljesítésének megkezdésével elveszíti a távollévők között kötött szerződésekre vonatkozó elállási jogát. A kreditvásárlás teljesítésének megkezdése a kreditek fiókban történő jóváírása.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5971BA7C" w14:textId="77777777" w:rsidR="00CE1A70" w:rsidRPr="00CE1A70" w:rsidRDefault="00CE1A70" w:rsidP="00CE1A70">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F18F3AA" w14:textId="793AD1B3" w:rsidR="00CE1A70" w:rsidRPr="00CE1A70" w:rsidRDefault="00CE1A70" w:rsidP="00CE1A70">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3.7.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003046D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A Szolgáltató a már jóváírásra került kreditek vételárát nem téríti vissza. A kreditek fel nem használása, a szolgáltatás későbbi igénybe nem vétele vagy a kreditek lejárata pénzbeli visszatérítésre nem jogosít.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012ECA3A" w14:textId="77777777" w:rsidR="00F62C68" w:rsidRDefault="00F62C68" w:rsidP="00C550AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7489C5CF" w14:textId="536C6A17" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="00C550AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00C550AF" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>8. Biztonság és Adatvédelem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647682D8" w14:textId="5A0421CA" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="008577A8" w:rsidP="00C550AF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -2639,99 +3176,82 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A Weboldal biztonságát a következő intézkedések garantálják:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="100F7907" w14:textId="3D521083" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="00C550AF" w:rsidP="00C550AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Jelszó Védelem:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A Felhasználók </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> A Felhasználók jelszavait </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA38E2">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>titkosított</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA38E2">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>titkosított</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>hash-elt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA38E2">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> formában tároljuk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA2B279" w14:textId="77777777" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="00C550AF" w:rsidP="00C550AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
@@ -2762,85 +3282,62 @@
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Adatmentés:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rendszeres adatmentéseket végzünk, hogy megőrizzük a Felhasználók által feltöltött tartalmakat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139A4E85" w14:textId="77777777" w:rsidR="00C550AF" w:rsidRPr="00B63913" w:rsidRDefault="00C550AF" w:rsidP="00C550AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> támadások ellen, biztosítva a szolgáltatás folyamatos elérhetőségét.</w:t>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>DDoS Védelem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A Weboldal védve van DDoS támadások ellen, biztosítva a szolgáltatás folyamatos elérhetőségét.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4812C9C3" w14:textId="77777777" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004367AE" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>IV. Felhasználói Fiók és Regisztráció</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D32698" w14:textId="4F29C37E" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk179982493"/>
       <w:r>
@@ -2879,58 +3376,56 @@
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">, amelyet a Felhasználók saját felelősségükre választanak és kezelnek. A jelszavakat </w:t>
       </w:r>
       <w:r w:rsidR="00AA38E2">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>titkosított</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA38E2">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>hash-elt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA38E2">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> formában tároljuk</w:t>
       </w:r>
       <w:r w:rsidR="00160D33">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089BEABD" w14:textId="516B24F2" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -3060,112 +3555,99 @@
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Telefonszám</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558723AD" w14:textId="77777777" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004367AE" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A regisztráció befejezése után a Felhasználónak egy megerősítő emailt küldünk, amelyben aktiválhatja fiókját. A fiók aktiválása után a Felhasználó hozzáférést kap saját hirdetéseinek kezeléséhez.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7089AD" w14:textId="7EDD4E63" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="004367AE" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>2.2. Fiók Módosítása</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445E85EB" w14:textId="77777777" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004367AE" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A Felhasználók saját fiókjukat a Weboldalon belül a </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>"Profilom"</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> menüpont alatt módosíthatják. Itt frissíthetik személyes adataikat, </w:t>
-[...13 lines deleted...]
-        <w:t>, valamint kezelhetik hirdetéseiket (szerkesztés, archiválás, törlés, inaktiválás).</w:t>
+        <w:t xml:space="preserve"> menüpont alatt módosíthatják. Itt frissíthetik személyes adataikat, jelszavukat, valamint kezelhetik hirdetéseiket (szerkesztés, archiválás, törlés, inaktiválás).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79445A90" w14:textId="20316987" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="004367AE" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>2.3. Fiók Törlése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E53507B" w14:textId="7189FE2C" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004367AE" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -3259,90 +3741,75 @@
         <w:t>elfelejti a jelszavát</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>, a Weboldal lehetőséget biztosít a jelszó visszaállítására. A következő lépések szükségesek a hozzáférés visszaállításához:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7256674B" w14:textId="778CD779" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004367AE" w:rsidP="004367AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Jelszó Visszaállító Email Küldése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Felhasználó a bejelentkezési felületen megnyomja a</w:t>
       </w:r>
       <w:r w:rsidR="00CC1A3E">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r w:rsidR="00CC1A3E" w:rsidRPr="00CC1A3E">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elfelejtetted a </w:t>
-[...13 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>Elfelejtetted a jelszavad?</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">" </w:t>
       </w:r>
       <w:r w:rsidR="00CC1A3E">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>gombot</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>, és megadja email címét.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C5A047" w14:textId="77777777" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004367AE" w:rsidP="004367AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
@@ -3463,99 +3930,71 @@
         <w:t xml:space="preserve"> A Szolgáltató jogosult a felhasználói fiókot felfüggeszteni azonnali hatállyal, indoklás nélkül, amennyiben a Felhasználó megsérti a Feltételeket vagy jogszabályokat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43814780" w14:textId="77777777" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004367AE" w:rsidP="004367AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Adminisztratív Eszközök:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A Szolgáltató rendelkezik egy </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> felülettel, amelyen keresztül felügyelheti és kezelheti a felhasználói fiókokat, beleértve a felfüggesztéseket és törléseket.</w:t>
+        <w:t xml:space="preserve"> A Szolgáltató rendelkezik egy admin felülettel, amelyen keresztül felügyelheti és kezelheti a felhasználói fiókokat, beleértve a felfüggesztéseket és törléseket.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A0C806" w14:textId="74841974" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="004367AE" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Fiók Hirdetései</w:t>
+        <w:t>5. Törölt Fiók Hirdetései</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202675CF" w14:textId="27DFE9D1" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004367AE" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Amennyiben egy Felhasználó törli fiókját, minden hozzá kapcsolódó személyes adat </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>véglegesen törlődik</w:t>
       </w:r>
       <w:r w:rsidR="00175A4E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
@@ -3590,71 +4029,69 @@
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="004367AE" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>6. Felhasználói Fiók Felügyelete</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661F05AE" w14:textId="77777777" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004367AE" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A Szolgáltató rendelkezik egy </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t>, amelyen keresztül felügyelheti és kezelheti a felhasználói fiókokat. Az adminisztrátorok jogosultak fiókok felfüggesztésére, törlésére és egyéb szükséges intézkedések megtételére a Weboldal biztonságának és szabályosságának fenntartása érdekében.</w:t>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>admin felülettel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, amelyen keresztül felügyelheti és kezelheti a felhasználói fiókokat. Az adminisztrátorok jogosultak fiókok felfüggesztésére, törlésére és </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>egyéb szükséges intézkedések megtételére a Weboldal biztonságának és szabályosságának fenntartása érdekében.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F29D115" w14:textId="3F802FD8" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004F028B" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="004367AE" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>7. Adatvédelmi Beállítások</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1246E98D" w14:textId="77777777" w:rsidR="004367AE" w:rsidRPr="00B63913" w:rsidRDefault="004367AE" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -3804,321 +4241,307 @@
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>adminisztratív úton</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> jogosult a felhasználói fiókok jogosultságait korlátozni vagy felfüggeszteni, ha a Felhasználó megsérti a Feltételeket vagy jogszabályokat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462D1A79" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:t>V. Felhasználói Jogok és Kötelezettségek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5D6A20" w14:textId="7FD902C9" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>1. Felhasználói Jogok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BD231E" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A Weboldalon regisztrált Felhasználók a következő jogokkal rendelkeznek:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F91967" w14:textId="160D2A5B" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>1.1. Saját Hirdetések Közzététele</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5066A6" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A Felhasználók jogosultak saját tulajdonukban lévő ingatlanok eladására vagy kiadására vonatkozó hirdetéseket közzétenni a Weboldalon. A hirdetések közzététele lehetővé teszi számukra, hogy széles körben elérhetővé tegyék ingatlanjaikat az érdeklődők számára.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397ECD2A" w14:textId="5EE47C01" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>1.2. Saját Hirdetések Szerkesztése</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50919C73" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A Felhasználók jogosultak saját hirdetéseiket szerkeszteni. Ez magában foglalja a hirdetés adatainak frissítését, képek cseréjét, valamint a hirdetés leírásának módosítását annak érdekében, hogy a hirdetés mindig naprakész és pontos információkat tartalmazzon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2BB998" w14:textId="002F74E1" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2. Felhasználói Kötelezettségek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117C09E9" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A Felhasználók a Weboldal használata során az alábbi kötelezettségeket kell, hogy betartsák:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E94F5B3" w14:textId="6732625B" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2.1. Valódi Adatok Megadása</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A2CDDD" w14:textId="5855DAC0" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Felhasználók felelősek azért, hogy a hirdetéseikhez tartozó összes adatot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>valódi és pontos módon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adják meg. A Felhasználóknak a legjobb tudásuk szerint kell eljárniuk az információk megadásakor. A </w:t>
+      </w:r>
+      <w:r w:rsidR="00137D98">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontatlanságokért a Szolgáltató </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>nem vállal felelősséget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C05819" w14:textId="69B7B971" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>V. Felhasználói Jogok és Kötelezettségek</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>1. Felhasználói Jogok</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59BD231E" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
+        <w:t>2.2. Tartalmi Követelmények Betartása</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5900957E" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>A Weboldalon regisztrált Felhasználók a következő jogokkal rendelkeznek:</w:t>
-[...206 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">A Felhasználóknak be kell tartaniuk a Weboldal tartalmi irányelveit, valamint a vonatkozó jogszabályokat. Különösen tilos </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>tiltott tartalmakat</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>, ideértve, de nem kizárólagosan:</w:t>
+        <w:t xml:space="preserve"> közzétenniük, ideértve, de nem kizárólagosan:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0673D785" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Spam küldése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Az automatikus vagy tömeges üzenetküldés, amely nem kapcsolódik közvetlenül az ingatlanhirdetéshez.</w:t>
@@ -4252,51 +4675,50 @@
         <w:t>Hamis információk terjesztése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hamis, megtévesztő vagy félrevezető információk megadása az ingatlanról.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DBCA84" w14:textId="7CE8C62D" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Személyes adatok</w:t>
       </w:r>
       <w:r w:rsidR="003B5D18">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>kal történő visszaélés</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Más felhasználók személyes adatainak jogosulatlan felhasználása vagy megosztása.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF4FC72" w14:textId="77777777" w:rsidR="0009546F" w:rsidRDefault="0009546F" w:rsidP="0009546F">
       <w:pPr>
@@ -4560,50 +4982,51 @@
         <w:t>Oldalról Kitiltás:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Szolgáltató jogosult a Felhasználót véglegesen kitiltani a Weboldalról, megakadályozva ezzel a további hozzáférést.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A66519" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Feljelentés:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amennyiben a visszaélés jogszabályi vétséget jelent, a Szolgáltató feljelentheti a megfelelő hatóságoknál.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3C4398" w14:textId="0223F723" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
@@ -4625,65 +5048,51 @@
         <w:t>A Weboldal használatából eredő felelősség a következőképpen korlátozódik:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39ECE3BF" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Tartalom Hitelessége:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A Szolgáltató nem vállal felelősséget a Felhasználók által közzétett Tartalmak pontosságáért, teljességéért vagy megbízhatóságáért. A Tartalmak valóságnak </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> kell lenniük, azonban a Szolgáltató nem ellenőrzi azok tartalmát.</w:t>
+        <w:t xml:space="preserve"> A Szolgáltató nem vállal felelősséget a Felhasználók által közzétett Tartalmak pontosságáért, teljességéért vagy megbízhatóságáért. A Tartalmak valóságnak megfelelőeknek kell lenniük, azonban a Szolgáltató nem ellenőrzi azok tartalmát.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE9EE0D" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Szolgáltatás Elérhetősége:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Szolgáltató nem garantálja a Weboldal folyamatos és zavartalan működését. A szolgáltatás szünetelhet karbantartás vagy technikai problémák miatt, amire a Szolgáltató nem vállal felelősséget.</w:t>
@@ -4728,201 +5137,187 @@
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Felhasználói Interakciók:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Szolgáltató nem felelős a Felhasználók közötti közvetlen kapcsolatokból eredő károkért vagy vitákért. Az interakciók teljes mértékben a Felhasználók felelőssége.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019526DB" w14:textId="5C1DBA91" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2.7. Kártérítési Kötelezettségek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52005E59" w14:textId="2F351C09" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A Felhasználók kötelesek a Szolgáltatót és annak képviselőit, munkatársait kártalanítani minden olyan kárért, veszteségért, költségért, felelősségért, követelésért, vagy eljárási költségért, amely a Felhasználók a Feltételek megsértése, jogszabályok betartása elhanyagolása vagy bármilyen visszaélés következtében okoznak a Szolgáltatónak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73305E69" w14:textId="7D23E124" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2.7.1. Személyes Adatok Visszaélése</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A2E4E6" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Amennyiben egy Felhasználó megsérti a más Felhasználók személyes adatait, ideértve, de nem kizárólagosan a magánélethez, becsülethez vagy jóhírnévhez való jogokat, a Szolgáltató jogosult jogi lépéseket tenni, beleértve a kártérítési igények érvényesítését is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0133FDB0" w14:textId="1C604985" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2.7.2. Tartalom Manipulációja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4297E9E8" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Bármilyen módon történő Tartalom manipulálása, amely a valóságot félreértelmezi vagy megtévesztővé teszi, a Szolgáltató és a többi Felhasználó számára okozott károkért a Felhasználó köteles megtéríteni a felmerült károkat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F54020" w14:textId="17B85293" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2.7.3. Illegális Tevékenységek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A9DE92" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Amennyiben egy Felhasználó illegális tevékenységet hirdet vagy támogat a Weboldalon keresztül, és ez a tevékenység kárt okoz a Szolgáltatónak vagy harmadik személyeknek, a Felhasználó felelősséget vállal az okozott károkért és veszteségekért, valamint felelős a jogszabályok által előírt szankciókért.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CC63CD" w14:textId="3888F0F4" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="0009546F">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>5.</w:t>
-[...148 lines deleted...]
-        </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="0009546F" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>2.7.4. Spam Küldése és Hamis Információk Terjesztése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3F9275" w14:textId="40097510" w:rsidR="00960E22" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="0009546F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="004C19D5">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
@@ -5007,196 +5402,141 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00F61AD4" w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>2.9. API Használat és Adatgyűjtés Tiltása</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0FE769" w14:textId="0E01E2C6" w:rsidR="00F61AD4" w:rsidRPr="00F61AD4" w:rsidRDefault="00F61AD4" w:rsidP="00F61AD4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Felhasználók számára tilos a Weboldal által használt API végpontok (API </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>A Felhasználók számára tilos a Weboldal által használt API végpontok (API endpoint</w:t>
+      </w:r>
       <w:r w:rsidR="00164F4D">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>ok) bármilyen módon történő használata. Ez magában foglalja, de nem kizárólagosan, az alábbiakat:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132D5621" w14:textId="77777777" w:rsidR="00F61AD4" w:rsidRPr="00F61AD4" w:rsidRDefault="00F61AD4" w:rsidP="00F61AD4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Data Scraping Tiltása:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...32 lines deleted...]
-        <w:t>) történő gyűjtése, letöltése, tárolása, felhasználása vagy értékesítése.</w:t>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A Felhasználók tilos a Weboldal adatainak automatizált eszközökkel (például botokkal, script-ekkel) történő gyűjtése, letöltése, tárolása, felhasználása vagy értékesítése.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4DDF31" w14:textId="77777777" w:rsidR="00F61AD4" w:rsidRPr="00F61AD4" w:rsidRDefault="00F61AD4" w:rsidP="00F61AD4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tartalom és Adatbázis Letöltése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tilos a Tartalmak vagy az Adatbázis bármely részének vagy egészének automatizált vagy egyéb módon történő letöltése, tárolása, felhasználása vagy értékesítése.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F784546" w14:textId="77777777" w:rsidR="00F61AD4" w:rsidRPr="00F61AD4" w:rsidRDefault="00F61AD4" w:rsidP="00F61AD4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Felületek Adaptálása és Visszafejtése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tilos a Weboldal felületeinek tartalmát, illetve egyes részeit bármilyen formában adaptálni, módosítani, visszafejteni vagy </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Tilos a Weboldal felületeinek tartalmát, illetve egyes részeit bármilyen formában adaptálni, módosítani, visszafejteni vagy újrafelhasználni.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04066C8B" w14:textId="5332AEB8" w:rsidR="00F61AD4" w:rsidRPr="00F61AD4" w:rsidRDefault="001C724C" w:rsidP="001C724C">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00F61AD4" w:rsidRPr="001C724C">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>2.10. Egyéb Technikai Korlátozások</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057EC95F" w14:textId="77777777" w:rsidR="00F61AD4" w:rsidRPr="00F61AD4" w:rsidRDefault="00F61AD4" w:rsidP="00F61AD4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -5318,50 +5658,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A Felhasználók kötelesek megőrizni a Weboldalon található Tartalmak és Adatbázisok integritását és biztonságát. Ezen belül tilos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EDD6E4" w14:textId="77777777" w:rsidR="00F61AD4" w:rsidRPr="00F61AD4" w:rsidRDefault="00F61AD4" w:rsidP="00F61AD4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tartalmak Másolása és Terjesztése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tilos a Tartalmak bármilyen részének vagy egészének másolása, terjesztése, reprodukálása, átdolgozása vagy nyilvánosságra hozatala a Szolgáltató írásbeli hozzájárulása nélkül.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5991A9" w14:textId="77777777" w:rsidR="00F61AD4" w:rsidRPr="00F61AD4" w:rsidRDefault="00F61AD4" w:rsidP="00F61AD4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="hu-HU"/>
@@ -5376,344 +5717,432 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4336005F" w14:textId="77777777" w:rsidR="00F61AD4" w:rsidRPr="00F61AD4" w:rsidRDefault="00F61AD4" w:rsidP="00F61AD4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Vírusok és Kártevők Terjesztése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tilos bármilyen kártevő szoftvert (például vírusokat, trójaiakat, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Tilos bármilyen kártevő szoftvert (például vírusokat, trójaiakat, ransomware-t) terjeszteni a Weboldalon keresztül.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B91FA5" w14:textId="159B2392" w:rsidR="00F61AD4" w:rsidRPr="00F61AD4" w:rsidRDefault="001C724C" w:rsidP="00F61AD4">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD4" w:rsidRPr="00F61AD4">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2.12. Jogkövető Viselkedés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CC914B" w14:textId="448BCA33" w:rsidR="006A1294" w:rsidRDefault="00F61AD4" w:rsidP="00F61AD4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>ransomware</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>A Felhasználók kötelesek a Weboldal használata során minden vonatkozó jogszabályt betartani, beleértve, de nem kizárólagosan, a szerzői jogi törvényeket, adatvédelmi előírásokat és számítógépes bűnözésre vonatkozó jogszabályokat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209F9DA9" w14:textId="19942E95" w:rsidR="006A1294" w:rsidRPr="00F61AD4" w:rsidRDefault="006A1294" w:rsidP="006A1294">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>-t) terjeszteni a Weboldalon keresztül.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>2.1</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>5.</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="1DFFBC55" w14:textId="77777777" w:rsidR="00F61AD4" w:rsidRPr="00F61AD4" w:rsidRDefault="00F61AD4" w:rsidP="00F61AD4">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61AD4">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1294">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>AI Képretusálási Feltöltések és Tiltott Használat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E251B92" w14:textId="381D1AAB" w:rsidR="006A1294" w:rsidRPr="00F61AD4" w:rsidRDefault="006A1294" w:rsidP="00F61AD4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61AD4">
-[...6 lines deleted...]
-    <w:p w14:paraId="684BC045" w14:textId="77777777" w:rsidR="00C049AF" w:rsidRPr="00C049AF" w:rsidRDefault="00C049AF" w:rsidP="00C049AF">
+      <w:r w:rsidRPr="006A1294">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A Felhasználó teljes körű és kizárólagos felelősséggel tartozik minden olyan tartalomért (kép, prompt, utasítás), amelyet az AI szolgáltatás felületére feltölt. A Felhasználó szavatolja, hogy ezen tartalmak felhasználására jogosult, és azok nem sértik harmadik személyek szerzői, személyiségi vagy adatvédelmi jogait. Tilos olyan képet vagy utasítást feltölteni, amely jogellenes, diszkriminatív, megtévesztő (az ingatlan lényeges tulajdonságait eltitkoló), vagy amely indokolatlanul tartalmaz személyes adatot (pl. arckép, rendszám). A Szolgáltató az AI szolgáltatáshoz kapcsolódó feltöltött képeket, promptokat és generált eredményeket legfeljebb 1 évig tárolhatja hibakeresés és visszaélés-megelőzés céljából, majd törli azokat. A Felhasználó köteles a Szolgáltatót teljeskörűen mentesíteni minden olyan harmadik fél által támasztott igénnyel és kártérítéssel szemben, amely az általa generált képek jogellenes felhasználásából ered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684BC045" w14:textId="62D65FC4" w:rsidR="00C049AF" w:rsidRPr="00C049AF" w:rsidRDefault="00F62C68" w:rsidP="00C049AF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C049AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Megszegés következményei:</w:t>
+        <w:t>Az 5.2 fejez</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2A67">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>tben foglaltak m</w:t>
+      </w:r>
+      <w:r w:rsidR="00C049AF" w:rsidRPr="00C049AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>egszegés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>ének</w:t>
+      </w:r>
+      <w:r w:rsidR="00C049AF" w:rsidRPr="00C049AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> következményei:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1C0C2A" w14:textId="77777777" w:rsidR="00C049AF" w:rsidRPr="00C049AF" w:rsidRDefault="00C049AF" w:rsidP="00C049AF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C049AF">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A fentiek megsértése a jelen Feltételek szigorú betartását eredményezi, beleértve a fiók azonnali felfüggesztését vagy törlését, jogi lépések megtételét, valamint kártérítési kötelezettséget. A Szolgáltató fenntartja a jogot, hogy a jogsértő Felhasználók ellen bármilyen jogi eljárást megindítson.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D021C7" w14:textId="77777777" w:rsidR="00960E22" w:rsidRPr="00F61AD4" w:rsidRDefault="00960E22" w:rsidP="0009546F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28D4A992" w14:textId="77777777" w:rsidR="00562179" w:rsidRPr="00F61AD4" w:rsidRDefault="00562179" w:rsidP="0009546F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="539D622D" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00F61AD4" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>VI. Tartalomkezelés és Moderálás</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CC2AD8" w14:textId="4FE12174" w:rsidR="000B09B3" w:rsidRPr="00F61AD4" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="57CC2AD8" w14:textId="1D7541D4" w:rsidR="000B09B3" w:rsidRPr="00F61AD4" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>1. Tartalom Közzététele</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9479C8" w14:textId="3F03F036" w:rsidR="000B09B3" w:rsidRPr="00F61AD4" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="4E9479C8" w14:textId="47941862" w:rsidR="000B09B3" w:rsidRPr="00F61AD4" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>1.1. Felhasználói Tartalmak Feltöltése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3110DB47" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00F61AD4" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A Felhasználók a Weboldalon keresztül saját ingatlanhirdetéseiket kézzel tölthetik ki az űrlap segítségével, és feltölthetik az ingatlanról készült képeiket. A hirdetés közzétételének folyamata a következő lépésekből áll:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB902AA" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Adatok Bevitele:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61AD4">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Felhasználónak ki kell töltenie a hirdetéshez szükséges adatokat, beleértve az ingatlan típusát (eladó vagy kiadó), helyszínét, alapterületét, szobák számát, árát, valamint egyéb releváns információkat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA825B9" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Képek Feltöltése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A Felhasználó képeket tölthet fel az ingatlanról, amelyek segítik a hirdetés vizuális </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2FBC0EB0" w14:textId="4B758035" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+        <w:t xml:space="preserve"> A Felhasználó képeket tölthet fel az ingatlanról, amelyek segítik a hirdetés vizuális vonzerejének növelését. A feltöltött képek minősége és tartalma megfelel a Weboldal által előírt irányelveknek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBC0EB0" w14:textId="7999130F" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>1.2. Tartalom Jóváhagyása</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8C3FAA" w14:textId="238164CE" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Minden felhasználói tartalmat (hirdetést) a Szolgáltató adminisztrátorai egyedileg</w:t>
       </w:r>
       <w:r w:rsidR="00F80E97">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>hagynak jóvá. A jóváhagyási folyamat célja, hogy biztosítsa a Tartalmak megfelelőségét a Feltételeknek és a vonatkozó jogszabályoknak.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7352C6" w14:textId="2AEFE875" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="0B7352C6" w14:textId="5A9A1959" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>2. Tiltott Tartalmak</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623B2CA0" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A Weboldalon tilos olyan Tartalmakat közzétenni, amelyek nem felelnek meg az oldal profiljának, jogsértőek vagy más okból nem megfelelőek. A tiltott Tartalmak közé tartoznak:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132BE6E5" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
@@ -5767,82 +6196,94 @@
     <w:p w14:paraId="0837C35B" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Egyéb Okok:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bármilyen más okból nem megfelelő Tartalom, amely a Szolgáltató mérlegelése szerint a Weboldal működését vagy jó hírnevét veszélyezteti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4E2178" w14:textId="218F142F" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="5E4E2178" w14:textId="69A47284" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>3. Tartalom Törlése és Módosítása</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7666E743" w14:textId="04EE793A" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="7666E743" w14:textId="3B7A3FA3" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>3.1. Törlés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C2DA0B" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A Szolgáltató jogosult </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
@@ -5888,110 +6329,121 @@
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Jogsértő Tartalom közzététele</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48FAA4E6" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Bármilyen egyéb ok, amely a Szolgáltató mérlegelése szerint indokolttá teszi a Tartalom törlését</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5294F1C2" w14:textId="09331F6F" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="5294F1C2" w14:textId="71C24DDD" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>3.2. Értesítés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370B7006" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A Szolgáltató </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>nem köteles</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> értesíteni a Felhasználókat a Tartalom törléséről vagy módosításáról. A Felhasználók kötelesek rendszeresen ellenőrizni saját hirdetéseiket a Weboldalon, hogy biztosak legyenek azok aktuális állapotában.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD57A22" w14:textId="23ED069F" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="4CD57A22" w14:textId="07CACA0B" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>4. Felhasználók Felfüggesztése és Kitiltása</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BB5008" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A Szolgáltató jogosult a Felhasználói fiókokat </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
@@ -6037,50 +6489,51 @@
         <w:t>Általános Szerződési Feltételek Megsértése:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bármilyen módon történő megsértés a Feltételekben foglaltaknak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63399F12" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Jogsértő Magatartás:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Olyan magatartás, amely sérti a Weboldal szabályait vagy a jogszabályokat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34985898" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -6111,82 +6564,94 @@
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>nem köteles</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> indokolni a felfüggesztést vagy kitiltást, és az intézkedéseket </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>indoklás nélkül</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> hajtja végre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E395D96" w14:textId="0560EB31" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="2E395D96" w14:textId="1DB4ADCF" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>5. Panaszkezelés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C8196F" w14:textId="71590409" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="69C8196F" w14:textId="44E9DD9C" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>5.1. Panasz Bejelentése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C849E47" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A Felhasználók </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
@@ -6215,62 +6680,68 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Kapcsolatfelvétel:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vegyék fel a kapcsolatot a Szolgáltatóval a</w:t>
       </w:r>
       <w:r w:rsidR="009564E6">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weboldal láblécében található</w:t>
       </w:r>
       <w:r w:rsidR="00D56F92">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kapcsolat menüpont alatt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8EEBB8" w14:textId="529C01E2" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="3B8EEBB8" w14:textId="7DD573F5" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>5.2. Felülvizsgálat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F5B4E7" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A Szolgáltató lehetőséget biztosít a Felhasználók számára a moderálási döntések felülvizsgálatára. A felülvizsgálati folyamat a következő:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1129F190" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
@@ -6324,129 +6795,147 @@
     <w:p w14:paraId="50BE701E" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Felülvizsgálat Lehetősége:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amennyiben a Felhasználó nem elégedett a döntéssel, lehetősége van további jogorvoslatot kezdeményezni a vonatkozó jogi fórumokon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E0152D" w14:textId="0112093F" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="34E0152D" w14:textId="0D0EA61B" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>6. Automatikus Eszközök és Képfeldolgozás</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139936DE" w14:textId="5EDACC92" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="139936DE" w14:textId="56E62E95" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>6.1. Automatizált Szűrés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DA9C1E" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Jelenleg a Weboldal </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>nem használ</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> automatizált eszközöket a Tartalmak szűrésére. Minden Tartalom manuális jóváhagyáson megy keresztül az adminisztrátorok által.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A410F4" w14:textId="4249D76B" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="000B09B3">
+    <w:p w14:paraId="18A410F4" w14:textId="2BE5E7D7" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="006A1294" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B09B3" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>6.2. Képfeldolgozó Technológiák</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692B2366" w14:textId="32B6A657" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A Weboldal</w:t>
       </w:r>
       <w:r w:rsidR="000A03E3">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -6461,184 +6950,201 @@
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>automatikusan feldolgozza</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> a feltöltött képeket a következő módokon:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F9FA30" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Újraméretezés:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A feltöltött képek méretét optimalizáljuk a Weboldal teljesítményének javítása érdekében.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFFE020" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Tömörítés:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A képek tömörítése biztosítja a gyorsabb betöltődést és az adatátvitel hatékonyságát.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2945F98D" w14:textId="5082B99A" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vízjel:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A feltöltött képek</w:t>
       </w:r>
       <w:r w:rsidR="009A49CC">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> automatikusan vízjelet helyez</w:t>
       </w:r>
       <w:r w:rsidR="000C624B">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>ünk el a szerzői jogok védelme érdekében.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C836C76" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
+    <w:p w14:paraId="7C836C76" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Egyéb Módosítások:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bármilyen további módosítás, amely a képek megjelenését javítja vagy a Weboldal előírásainak megfelelővé teszi őket.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="42950C6D" w14:textId="19988C21" w:rsidR="00C26E8F" w:rsidRPr="00B63913" w:rsidRDefault="00C26E8F" w:rsidP="000B09B3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26E8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>AI Retusálás</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26E8F">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>: A Felhasználó kifejezett kérésére és kreditjeinek felhasználásával a képeket mesterséges intelligencia alapú eszközökkel (pl. bútorozás, fényviszonyok módosítása) módosíthatjuk.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="58E4EDB1" w14:textId="77777777" w:rsidR="000B09B3" w:rsidRPr="00B63913" w:rsidRDefault="000B09B3" w:rsidP="000B09B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A Felhasználók a képfeltöltéssel automatikusan hozzájárulnak ahhoz, hogy a Szolgáltató elvégezhesse ezeket a módosításokat a képeken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4143E624" w14:textId="77777777" w:rsidR="0009546F" w:rsidRPr="00B63913" w:rsidRDefault="0009546F" w:rsidP="004367AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71E8F689" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>VII. Felelősség Kizárása</w:t>
       </w:r>
     </w:p>
@@ -6718,65 +7224,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>1.2. Szolgáltatás Elérhetősége</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26971D7C" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Szolgáltató folyamatosan </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> a Weboldal működését és igyekszik mindent megtenni a zavartalan elérhetőség biztosítása érdekében. Azonban a Szolgáltató </w:t>
+        <w:t xml:space="preserve">A Szolgáltató folyamatosan monitorozza a Weboldal működését és igyekszik mindent megtenni a zavartalan elérhetőség biztosítása érdekében. Azonban a Szolgáltató </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>nem vállal garanciát</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Weboldal folyamatos és zavartalan működésére. A Szolgáltatás szünetelhet karbantartás, technikai problémák vagy egyéb okok miatt, amelyek esetén a Szolgáltató </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>nem felelős</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -6875,855 +7367,1093 @@
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00C83328" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>1.5. Hirdetések Tartalmáért Való Felelősség Kizárása</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B8385B" w14:textId="77777777" w:rsidR="00C83328" w:rsidRPr="00B63913" w:rsidRDefault="00C83328" w:rsidP="00C83328">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Szolgáltató nem vállal felelősséget a Felhasználók által közzétett hirdetések tartalmáért, beleértve azok pontosságát, teljességét vagy jogszerűségét. A hirdetésekben szereplő információkért kizárólag a hirdetést </w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Emphasis"/>
+        <w:t>A Szolgáltató nem vállal felelősséget a Felhasználók által közzétett hirdetések tartalmáért, beleértve azok pontosságát, teljességét vagy jogszerűségét. A hirdetésekben szereplő információkért kizárólag a hirdetést közzétevő Felhasználó felelős.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669025B8" w14:textId="77777777" w:rsidR="00C83328" w:rsidRPr="00B63913" w:rsidRDefault="00C83328" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E52DC3E" w14:textId="5179D1DB" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2. Felhasználói Felelősség</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD7E0DC" w14:textId="7554472C" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2.1. Adatbiztonság</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DA2373" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Felhasználók kötelesek erős jelszót használni fiókjaik védelme érdekében. A jelszó biztonságos kezelése és megőrzése a Felhasználók saját felelőssége. A Szolgáltató nem vállal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>felelősséget a Felhasználók jelszavának elvesztéséből vagy illetéktelen hozzáféréséből eredő károkért.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228ED037" w14:textId="7D8682DB" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2.2. Tartalom Pontossága</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD694DC" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Felhasználók felelősek a saját hirdetéseikben szereplő adatok pontosságáért és valóságnak való megfeleléséért. A pontatlan vagy megtévesztő információk megadása esetén a Szolgáltató </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>nem vállal felelősséget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> az ebből eredő károkért.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5219B5AE" w14:textId="1469B99D" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3. Közvetett és Közvetlen Károk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5BB46B" w14:textId="48751895" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3.1. Közvetett Károk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C254F67" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Szolgáltató </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>kifejezetten elutasítja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minden felelősségvállalást közvetett károkért, beleértve, de nem kizárólagosan, a profitveszteséget, adatvesztést vagy egyéb nem vagyoni károkat, amelyek a Weboldal használatából vagy a Tartalmakhoz való hozzáférésből erednek. A Szolgáltató </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>semmilyen körülmények között</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nem felelős olyan károkért, amelyek a Felhasználók által feltöltött Tartalmakhoz közvetlenül vagy közvetve kapcsolódnak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E63F6C9" w14:textId="7BD87118" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3.2. Közvetlen Károk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFF6B16" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Szolgáltató </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>nem vállal felelősséget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> közvetlen károkért sem, kivéve, ha azok szándékosan vagy súlyosan gondatlanul a Szolgáltató részéről történnek. A felhasználók a Weboldal használatából eredő közvetlen károkért </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>önmaguknak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> felelősek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BC24BF" w14:textId="632AF597" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>4. Felelősség Megszervezése</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDAB9F4" w14:textId="083165C8" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>4.1. Kártérítési Kötelezettségek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1CCE88" w14:textId="786B558C" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A Felhasználók kötelesek a Szolgáltatót és annak képviselőit, munkatársait, valamint jogutódait kártalanítani minden olyan kárért, veszteségért, költségért, követelésért vagy eljárási költségért, amely a Felhasználók a Feltételek megsértése, jogszabályok betartása elhanyagolása vagy bármilyen visszaélés következtében okoznak a Szolgáltatónak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622C3236" w14:textId="429AF767" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>4.1.1. Személyes Adatok Visszaélése</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548F36BB" w14:textId="05436E8C" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amennyiben egy Felhasználó megsérti más Felhasználók </w:t>
+      </w:r>
+      <w:r w:rsidR="00756669">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>jogait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>, ideértve, de nem kizárólagosan a magánélethez, becsülethez vagy jóhírnévhez való jogokat, a Szolgáltató jogosult jogi lépéseket tenni, beleértve a kártérítési igények érvényesítését is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15337A1B" w14:textId="558D7693" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>4.1.2. Tartalom Manipulációja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E00CF0" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Bármilyen módon történő Tartalom manipulálása, amely a valóságot félreértelmezi vagy megtévesztővé teszi, a Szolgáltató és a többi Felhasználó számára okozott károkért a Felhasználó köteles megtéríteni a felmerült károkat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185D36B2" w14:textId="69D2A8CE" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>4.1.3. Illegális Tevékenységek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B080688" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amennyiben egy Felhasználó illegális tevékenységet hirdet vagy támogat a Weboldalon keresztül, és ez a tevékenység kárt okoz a Szolgáltatónak vagy harmadik személyeknek, a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Felhasználó felelősséget vállal az okozott károkért és veszteségekért, valamint felelős a jogszabályok által előírt szankciókért.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEF6E45" w14:textId="19DEFC16" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>4.1.4. Spam Küldése és Hamis Információk Terjesztése</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3565FEE5" w14:textId="42BB9331" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="004C19D5">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pam küldése és </w:t>
+      </w:r>
+      <w:r w:rsidR="004C19D5">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>amis információk terjesztése a Szolgáltató és a többi Felhasználó számára okozott károkért a Felhasználó köteles kártalanítani a Szolgáltatót. Ez magában foglalhatja a jogi költségek, peres eljárások és egyéb kapcsolódó költségek megtérítését is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F06904" w14:textId="6960B6EA" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>5. Jogorvoslati Lehetőségek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F97F6B" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Felhasználók a Weboldal használatával kapcsolatos jogvitáik esetén </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>minden, a hatályos jogszabályoknak megfelelő jogorvoslati lehetőséget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> igénybe vehetnek. A felhasználók jogorvoslatra van lehetőségük a vonatkozó jogszabályok által biztosított keretek között, ideértve a bírósági eljárásokat is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F99F1DB" w14:textId="4DE3CA41" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>6. Felelősség Kizárása</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE02B10" w14:textId="2A6E7DFD" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Szolgáltató a jelen Feltételekben rögzített kivételeken túl a Felhasználók számára </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>teljes mértékben kizárja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a felelősségét minden olyan esetben, amely a Weboldal használatából vagy a Tartalmakhoz való hozzáférésből ered. Ez magában foglalja a közvetlen és közvetett károkat, valamint az olyan helyzeteket, ahol a Szolgáltató nem tudja előre látni vagy megakadályozni a károk bekövetkezését.</w:t>
+      </w:r>
+      <w:r w:rsidR="0050426C" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A Szolgáltató nem felelős semmilyen késedelemért vagy mulasztásért, amely vis maior eseményekből ered. Vis maiornak minősül minden olyan előre nem látható és elháríthatatlan esemény, amely a Szolgáltató irányításán kívül áll, beleértve, de nem kizárólagosan, természeti katasztrófákat, háborút, terrorcselekményeket, járványokat, sztrájkokat, kormányzati intézkedéseket, vagy bármilyen egyéb olyan eseményt, amely a Szolgáltató ellenőrzésén kívül esik. A vis maior esemény időtartama alatt a Szolgáltató mentesül a jelen </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5B65">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Általános Szerződési Feltételek</w:t>
+      </w:r>
+      <w:r w:rsidR="0050426C" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>ben vállalt kötelezettségei teljesítésének felelőssége alól.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E0C9C0" w14:textId="339B468E" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>6.1. Teljes Felelősség Kizárása</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA8826C" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Szolgáltató </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>teljes mértékben kizárja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minden felelősségét a Weboldal használatából eredő, legyen az közvetlen vagy közvetett, következményeiért. A Szolgáltató nem felelős semmilyen formai, pénzügyi, vagy egyéb típusú károkért, amelyek a Weboldal használatából vagy a Tartalmakhoz való hozzáférésből erednek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA04180" w14:textId="488A93F0" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>6.2. Korlátozás a Felhasználók Által Feltöltött Tartalmak Kapcsán</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FDA44B" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Szolgáltató </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>kifejezetten elutasítja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minden felelősségvállalását a Felhasználók által feltöltött Tartalmakhoz közvetlenül vagy közvetve kapcsolódó károkért. A Szolgáltató nem vállal felelősséget az olyan károkért, amelyek a Tartalmak használatából, megtekintéséből vagy közzétételéből erednek, ideértve, de nem kizárólagosan, a szerzői jogi, adatvédelmi vagy egyéb jogszabályok megsértése miatt keletkezett károkat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D948E17" w14:textId="17D876FC" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00251515" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>6.3. Hatályon Kívüli Eljárások és Vitarendezés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671BCEB6" w14:textId="77777777" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="00251515" w:rsidP="00251515">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A Szolgáltató nem vállal felelősséget olyan jogi eljárásokért vagy vitarendezési folyamatokért, amelyek a Felhasználók által a Weboldalon keresztül történő interakciókból erednek. Minden jogvita kizárólag a hatályos jogszabályok szerint rendezhető, és a Felhasználók felelőssége a megfelelő jogorvoslatok igénybevételére.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5883C90D" w14:textId="3A544751" w:rsidR="00E22327" w:rsidRPr="00B63913" w:rsidRDefault="00E22327" w:rsidP="00E22327">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22327">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>AI képgenerálási és képretusálási eredményekre vonatkozó felelősségkizárás</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DD0692" w14:textId="0C36A5F9" w:rsidR="00E22327" w:rsidRPr="00B63913" w:rsidRDefault="00E22327" w:rsidP="00E22327">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22327">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:lang w:val="hu-HU"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Generatív rendszerek sajátosságai: Az AI képretusálási szolgáltatás valószínűségi jellegű. A Szolgáltató nem garantálja, hogy a módosított kép teljes mértékben megfelel a Felhasználó elvárásainak, ízlésének vagy céljainak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6268BA60" w14:textId="77777777" w:rsidR="00E30654" w:rsidRDefault="00E30654" w:rsidP="00D173EE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139A3A2A" w14:textId="64F0E6E3" w:rsidR="00E22327" w:rsidRPr="00B63913" w:rsidRDefault="00E22327" w:rsidP="00E22327">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22327">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:lang w:val="hu-HU"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0E52DC3E" w14:textId="5179D1DB" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Esztétikai és minőségi korlátok: A Szolgáltató nem felel azért, ha az AI által készített kép esztétikailag nem megfelelő, valóságtól eltérő, pontatlan elemet tartalmaz, vagy nem felel meg valamely hirdetési platform szabályainak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E95CB04" w14:textId="77777777" w:rsidR="00E22327" w:rsidRDefault="00E22327" w:rsidP="00D173EE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC12BB2" w14:textId="4061ACF0" w:rsidR="00E22327" w:rsidRDefault="00E22327" w:rsidP="00E22327">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22327">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Felhasználói ellenőrzés: A kép végleges felhasználása és közzététele kizárólag a Felhasználó felelőssége. A Felhasználó köteles a képet ellenőrizni, hogy az ne legyen megtévesztő, és megfeleljen a tisztességes kereskedelmi gyakorlat szabályainak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386D4C5A" w14:textId="77777777" w:rsidR="00E22327" w:rsidRPr="00E22327" w:rsidRDefault="00E22327" w:rsidP="00E22327">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F7D9F1" w14:textId="22D9B83B" w:rsidR="00E22327" w:rsidRPr="00B63913" w:rsidRDefault="00E22327" w:rsidP="00E22327">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>7.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22327">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Visszatérítés kizárása: A Felhasználó nem jogosult visszatérítésre pusztán amiatt, mert az eredmény nem tetszik neki. Kizárólag bizonyítható rendszerhiba (használható kimenet teljes hiánya) esetén írható jóvá újra a kredit, mely nem minősül pénzbeli visszatérítésnek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7442C7CC" w14:textId="77777777" w:rsidR="00E22327" w:rsidRPr="00B63913" w:rsidRDefault="00E22327" w:rsidP="00D173EE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17EA6E1C" w14:textId="0FCC7E48" w:rsidR="00C947BC" w:rsidRDefault="00C947BC" w:rsidP="00C947BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1BD7E0DC" w14:textId="7554472C" w:rsidR="00251515" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00251515">
+        <w:t>7.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C947BC">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Rendelkezésre állás és szolgáltatásmódosítás (AI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5299A678" w14:textId="6A6FA0B7" w:rsidR="00C947BC" w:rsidRPr="00C947BC" w:rsidRDefault="00C947BC" w:rsidP="00C947BC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
-          <w:lang w:val="hu-HU"/>
-[...747 lines deleted...]
-    <w:p w14:paraId="0982AD35" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00D173EE">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C947BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A Szolgáltató nem garantálja az AI szolgáltatás megszakításmentes működését. A technológia vagy a harmadik fél szolgáltatók (API-k) cseréje, frissítése miatt a generált eredmények minősége idővel változhat. A szolgáltatás ideiglenes felfüggesztése vagy megszüntetése önmagában nem keletkeztet visszatérítési kötelezettséget a fel nem használt kreditek után.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0982AD35" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRDefault="00ED52F6" w:rsidP="00D173EE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D9D73C" w14:textId="77777777" w:rsidR="00C947BC" w:rsidRPr="00B63913" w:rsidRDefault="00C947BC" w:rsidP="00D173EE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="187ED300" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>VIII. Adatvédelem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547170A7" w14:textId="7889426F" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
@@ -7841,50 +8571,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Ezeket az adatokat elsősorban az alábbi célokra használjuk fel:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534830BA" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kapcsolattartás:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A hirdetők és a potenciális vásárlók közötti kapcsolatfelvétel elősegítése.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13822F2F" w14:textId="3053A399" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -8029,80 +8760,64 @@
         <w:t>A Szolgáltató elkötelezett a Felhasználók személyes adatainak védelme iránt. Az adatbiztonság érdekében az alábbi intézkedéseket alkalmazzuk:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379BFD19" w14:textId="79761C85" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Jelszó Védelem:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A Felhasználók </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> titkosítva tároljuk, </w:t>
+        <w:t xml:space="preserve"> A Felhasználók jelszavait titkosítva tároljuk, </w:t>
       </w:r>
       <w:r w:rsidR="00BE3991">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>hash-elt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BE3991">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> formában.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764985E4" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
@@ -8158,87 +8873,78 @@
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Adatmentés:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rendszeres adatmentéseket végzünk, hogy megőrizzük a Felhasználók által feltöltött tartalmakat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67709FE6" w14:textId="449345A1" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00ED52F6" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>3. Felhasználói Jogok</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B334B0" w14:textId="347B67F6" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00ED52F6" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1. </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>3.1. Adatlekérdezés</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="03F920A1" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A Felhasználók jogosultak lekérdezni a velük kapcsolatos személyes adatokat. Ehhez a következő lépéseket tehetik meg:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0765680E" w14:textId="05BE1259" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -8374,95 +9080,217 @@
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> kérhetik személyes adataik törlését.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004A98AF" w14:textId="193B9DE7" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00ED52F6" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>4. Adatmegosztás Harmadik Féllel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D0268C" w14:textId="4DD8F237" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
+    <w:p w14:paraId="48D0268C" w14:textId="1F251D2D" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00ED52F6" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>4.1. Harmadik Felekhez Való Adatátadás</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7463B2CE" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
+        <w:t xml:space="preserve">4.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00840A19" w:rsidRPr="00840A19">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Adatmegosztás és Harmadik Fél Szolgáltatók (beleértve AI rendszereket)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A6BE8E" w14:textId="77777777" w:rsidR="00840A19" w:rsidRPr="00840A19" w:rsidRDefault="00840A19" w:rsidP="00840A19">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63913">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> a Felhasználók személyes adatait. Az adatok kizárólag a fent említett célokra kerülnek felhasználásra, és harmadik fél számára nem hozzáférhetőek.</w:t>
+      <w:r w:rsidRPr="00840A19">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Alapesetben a Szolgáltató a Felhasználók személyes adatait (név, e-mail cím) marketing vagy értékesítési célból harmadik félnek nem adja át.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7463B2CE" w14:textId="2F7D4336" w:rsidR="00ED52F6" w:rsidRDefault="00840A19" w:rsidP="00840A19">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00840A19">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Azonban a Felhasználó tudomásul veszi, hogy az AI képretusálási szolgáltatás működtetéséhez a Weboldal harmadik fél technológiai szolgáltatókat (pl. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00840A19">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>OpenAI</w:t>
+      </w:r>
+      <w:r w:rsidR="006C31F1">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>(OpenAI.com)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00840A19">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>, Replicate</w:t>
+      </w:r>
+      <w:r w:rsidR="006C31F1">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Replicate.com)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00840A19">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>) vesz igénybe. A szolgáltatás használatakor a feltöltött képek, szöveges utasítások és a feldolgozáshoz szükséges technikai metaadatok továbbításra kerülnek ezen szolgáltatók felé képfeldolgozás céljából. A Felhasználó köteles elkerülni az indokolatlan személyes adatokat tartalmazó képek feltöltését. A harmadik fél AI szolgáltatók igénybevétele a szolgáltatás rendes működésének része, az ezzel kapcsolatos részletes szabályokat az Adatvédelmi Szabályzat tartalmazza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3392A667" w14:textId="0E2CF0DB" w:rsidR="000F1BFB" w:rsidRPr="00B63913" w:rsidRDefault="000F1BFB" w:rsidP="000F1BFB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1BFB">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Adattovábbítás online fizetés (SimplePay) esetén</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAD08D8" w14:textId="3F0BC0D1" w:rsidR="000F1BFB" w:rsidRPr="000F1BFB" w:rsidRDefault="000F1BFB" w:rsidP="000F1BFB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1BFB">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A kreditvásárlás során az online bankkártyás fizetés indításával a Felhasználó kifejezetten elfogadja az alábbi adattovábbítási nyilatkozatot:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A64430" w14:textId="47E1A881" w:rsidR="000F1BFB" w:rsidRPr="00B63913" w:rsidRDefault="000F1BFB" w:rsidP="000F1BFB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1BFB">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>"Tudomásul veszem, hogy a Pataki Imre egyéni vállalkozó (</w:t>
+      </w:r>
+      <w:r w:rsidR="009328D2">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">székhely: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>4400 Nyíregyháza, Moszkva utca 9/B III/15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1BFB">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>) adatkezelő által a lofti.hu felhasználói adatbázisában tárolt alábbi személyes adataim átadásra kerülnek az OTP Mobil Kft., mint adatfeldolgozó részére. Az adatkezelő által továbbított adatok köre az alábbi: Név, E-mail cím, Számlázási adatok. Az adatfeldolgozó által végzett adatfeldolgozási tevékenység jellege és célja a SimplePay Adatkezelési tájékoztatóban, az alábbi linken tekinthető meg: https://simplepay.hu/adatkezelesi-tajekoztatok/"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF9148" w14:textId="07FFD8E5" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00ED52F6" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>5. Adatvédelmi Szabályzat Elérhetősége</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49054827" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -8485,276 +9313,231 @@
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> oldalon. Kérjük, olvassa el figyelmesen az Adatvédelmi Szabályzatot a Weboldal használata előtt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AADE791" w14:textId="35DE3CD8" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00ED52F6" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>6. Cookies és Tracking Technológiák</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9998FE" w14:textId="50C186A6" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Weboldal </w:t>
+      </w:r>
+      <w:r w:rsidR="009D375D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>sütiket(</w:t>
+      </w:r>
+      <w:r w:rsidR="009D375D" w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>cookies</w:t>
+      </w:r>
+      <w:r w:rsidR="009D375D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és egyéb tracking technológiákat használ a látogatói élmény javítása és a Weboldal működésének optimalizálása</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4F9C">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>, statisztikák készítése, hirdetések optimalizálása</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> érdekében. A részletek a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5031F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Sütik kezelése</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oldalon találhatók.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8F10A8" w14:textId="57C3D8B2" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
       <w:r w:rsidR="00ED52F6" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Cookies</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>7. Adatkezelési Folyamatok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7EC257" w14:textId="33CFBD66" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
       <w:r w:rsidR="00ED52F6" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> és </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>7.1. Adatok Tárolása és Visszakeresése</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF25E1E" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>A Gyűjtött adatok biztonságosan tárolódnak a szerverein, és a Szolgáltató biztosítja azok védelmét a jogosulatlan hozzáférés, megváltoztatás vagy megsemmisítés ellen. A Felhasználók személyes adatai csak az adatkezelési céloknak megfelelően érhetők el és használhatók.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C118EEC" w14:textId="6FFACD63" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
       <w:r w:rsidR="00ED52F6" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Tracking</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="2C9998FE" w14:textId="50C186A6" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
+        <w:t>8. Különleges Adatkezelések</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A4CE66" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A Weboldal </w:t>
       </w:r>
-      <w:r w:rsidR="009D375D">
-[...68 lines deleted...]
-    <w:p w14:paraId="1B8F10A8" w14:textId="57C3D8B2" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>nem kezel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> különleges kategóriájú adatokat, mint például egészségügyi vagy pénzügyi adatok.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258EF0A7" w14:textId="58BAA54C" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>8.</w:t>
-[...100 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00ED52F6" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>9. Adatvédelmi Incidensek Kezelése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B30916" w14:textId="3BDAEEC1" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00ED52F6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00ED52F6" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
@@ -8770,50 +9553,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Amennyiben adatvédelmi incidens történik, a Szolgáltató az alábbi lépéseket teszi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5F89D8" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Értesítés:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Szolgáltató haladéktalanul értesíti az érintett Felhasználókat és a megfelelő hatóságokat az incidensről.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E37F9EF" w14:textId="77777777" w:rsidR="00ED52F6" w:rsidRPr="00B63913" w:rsidRDefault="00ED52F6" w:rsidP="00ED52F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -9177,100 +9961,100 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>másolhatják, terjeszthetik és módosíthatják</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">. A Felhasználók </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>szigorúan tilos</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> más Felhasználók által </w:t>
+        <w:t xml:space="preserve"> más Felhasználók által feltöltött Tartalmakat, különösen a képeket, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>bármilyen formában</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> felhasználniuk, másolniuk vagy terjeszteniük.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC3135D" w14:textId="77777777" w:rsidR="00261D5A" w:rsidRPr="00B63913" w:rsidRDefault="00261D5A" w:rsidP="00261D5A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Felhasználók a saját Tartalmaik feltöltésével </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>jogosan hozzájárulnak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ahhoz, hogy a Szolgáltató a Weboldalon belül a Tartalmakat felhasználhassa, beleértve, de nem </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">feltöltött Tartalmakat, különösen a képeket, </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> ahhoz, hogy a Szolgáltató a Weboldalon belül a Tartalmakat felhasználhassa, beleértve, de nem kizárólagosan, a Tartalmak megjelenítését, tárolását és továbbítását a Felhasználók közötti kapcsolattartás elősegítése érdekében.</w:t>
+        <w:t>kizárólagosan, a Tartalmak megjelenítését, tárolását és továbbítását a Felhasználók közötti kapcsolattartás elősegítése érdekében.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCAAE4E" w14:textId="12AFA94A" w:rsidR="00261D5A" w:rsidRPr="00B63913" w:rsidRDefault="001C724C" w:rsidP="00261D5A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidR="00261D5A" w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>2. Jogvédelem és Kártérítés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568D9FCE" w14:textId="33F43BA4" w:rsidR="00261D5A" w:rsidRPr="00B63913" w:rsidRDefault="008C3C29" w:rsidP="00261D5A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
@@ -11192,286 +11976,558 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">XII. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0143">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Szolgáltató Elérhetőségei</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F12C9B" w14:textId="17665FE0" w:rsidR="002B0143" w:rsidRPr="002B0143" w:rsidRDefault="002B0143" w:rsidP="002B0143">
+    <w:p w14:paraId="18F12C9B" w14:textId="482D636B" w:rsidR="002B0143" w:rsidRPr="002B0143" w:rsidRDefault="002B0143" w:rsidP="002B0143">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002B0143">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="002B0143">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B0143">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Név</w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Név:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pataki Imre</w:t>
+      </w:r>
+      <w:r w:rsidR="003C54C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> egyéni vállalkozó</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7748ED61" w14:textId="67D80A30" w:rsidR="002B0143" w:rsidRDefault="002B0143" w:rsidP="002B0143">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidRPr="002B0143">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002B0143">
+        <w:t>Levelezési</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-      <w:r w:rsidRPr="002B0143">
+      <w:r w:rsidR="006C2F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Levelezési</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="006C2F82">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0143">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>c</w:t>
+        <w:t>ím:</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1195 Budapest, Kossuth Lajos utca 5. II/9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB01EF3" w14:textId="09560DD0" w:rsidR="003C54C4" w:rsidRDefault="003C54C4" w:rsidP="003C54C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ím</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Email</w:t>
+      </w:r>
       <w:r w:rsidRPr="002B0143">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0143">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="005F49BD" w:rsidRPr="00BC51A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>lofti@lofti.hu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B7BA9FF" w14:textId="7F60DCF8" w:rsidR="003C54C4" w:rsidRDefault="003C54C4" w:rsidP="003C54C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0143">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">1195 Budapest, Kossuth Lajos </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Telefon: +3670/347-6222</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C48ECC0" w14:textId="2EA20E3C" w:rsidR="00DA4362" w:rsidRDefault="00DA4362" w:rsidP="00DA4362">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>utca</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0143">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. II/9.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk230782883"/>
+      <w:r w:rsidRPr="00DA4362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nyilvántartási szám</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>62339401</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4321452E" w14:textId="7DFCF7F3" w:rsidR="00DA4362" w:rsidRDefault="00DA4362" w:rsidP="00DA4362">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adószám</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>92072031-1-35</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="69907510" w14:textId="77777777" w:rsidR="00DA4362" w:rsidRDefault="00DA4362" w:rsidP="003C54C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E00199" w14:textId="77777777" w:rsidR="003C54C4" w:rsidRDefault="003C54C4" w:rsidP="002B0143">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47370072" w14:textId="77777777" w:rsidR="003C54C4" w:rsidRPr="002B0143" w:rsidRDefault="003C54C4" w:rsidP="002B0143">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="01015F7B" w14:textId="79648340" w:rsidR="002B0143" w:rsidRPr="002B0143" w:rsidRDefault="00E42D14" w:rsidP="00E42D14">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42D14">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A kapcsolatfelvételre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="0044239E">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weboldal</w:t>
@@ -11604,90 +12660,104 @@
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00604FC7">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>.2.1. Hatályba Lépés Dátuma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AFF1E1" w14:textId="0E413C78" w:rsidR="00521280" w:rsidRPr="00B63913" w:rsidRDefault="00521280" w:rsidP="00521280">
+    <w:p w14:paraId="59AFF1E1" w14:textId="50F6E0F0" w:rsidR="00521280" w:rsidRPr="00B63913" w:rsidRDefault="00521280" w:rsidP="00521280">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Jelen Feltételek </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024. </w:t>
-[...6 lines deleted...]
-        <w:t>november</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36213">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63913">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36213">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>május</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F4F03">
-[...4 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00C36213">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>. napjától</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> lépnek hatályba. A Szolgáltató fenntartja a jogot, hogy a Feltételeket bármikor módosítsa, és a módosítások a feltételben meghatározott módon lépnek hatályba.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDF1FC7" w14:textId="53501BA8" w:rsidR="00521280" w:rsidRPr="00B63913" w:rsidRDefault="00521280" w:rsidP="00521280">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
@@ -11891,50 +12961,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A Szolgáltató köteles:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6C3C45" w14:textId="77777777" w:rsidR="00521280" w:rsidRPr="00B63913" w:rsidRDefault="00521280" w:rsidP="00521280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Szolgáltatás Biztosítása:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Biztosítani a Weboldal működését és a szolgáltatások elérhetőségét a Felhasználók számára.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F50EA8D" w14:textId="77777777" w:rsidR="00521280" w:rsidRPr="00B63913" w:rsidRDefault="00521280" w:rsidP="00521280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -11979,51 +13050,50 @@
         <w:t>Felhasználói Támogatás Nyújtása:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ügyfélszolgálatot biztosítani a Felhasználók kérdéseinek és problémáinak megoldására.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D70FD1" w14:textId="77777777" w:rsidR="00521280" w:rsidRPr="00B63913" w:rsidRDefault="00521280" w:rsidP="00521280">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Feltételek Betartatása:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Betartatni a jelen Feltételekben foglaltakat, beleértve a tartalomkezelés és moderálás szabályait.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6386AA74" w14:textId="7F798337" w:rsidR="00521280" w:rsidRPr="00B63913" w:rsidRDefault="00521280" w:rsidP="00521280">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63913">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00604FC7">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
@@ -19220,236 +20290,259 @@
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1303655630">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="645742731">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1885018249">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1613169267">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="234975584">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="20060064">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00194FC1"/>
     <w:rsid w:val="00041A1A"/>
     <w:rsid w:val="000762A4"/>
     <w:rsid w:val="00090126"/>
     <w:rsid w:val="0009546F"/>
     <w:rsid w:val="000A03E3"/>
     <w:rsid w:val="000B09B3"/>
     <w:rsid w:val="000B274A"/>
     <w:rsid w:val="000B3FD5"/>
     <w:rsid w:val="000C624B"/>
+    <w:rsid w:val="000F1BFB"/>
     <w:rsid w:val="00102AFD"/>
     <w:rsid w:val="00107740"/>
     <w:rsid w:val="00137D98"/>
     <w:rsid w:val="00146780"/>
     <w:rsid w:val="00160D33"/>
     <w:rsid w:val="00164F4D"/>
+    <w:rsid w:val="001712C0"/>
     <w:rsid w:val="0017314B"/>
     <w:rsid w:val="00175A4E"/>
     <w:rsid w:val="001854B8"/>
     <w:rsid w:val="00194FC1"/>
     <w:rsid w:val="001B4828"/>
     <w:rsid w:val="001B4A63"/>
     <w:rsid w:val="001C3AED"/>
     <w:rsid w:val="001C6880"/>
     <w:rsid w:val="001C724C"/>
+    <w:rsid w:val="001C7859"/>
     <w:rsid w:val="001E3CCE"/>
     <w:rsid w:val="002315E8"/>
     <w:rsid w:val="00233057"/>
     <w:rsid w:val="00235A60"/>
     <w:rsid w:val="0024232C"/>
     <w:rsid w:val="00251515"/>
     <w:rsid w:val="00261D5A"/>
     <w:rsid w:val="002623EA"/>
+    <w:rsid w:val="00264E77"/>
     <w:rsid w:val="00273C9A"/>
     <w:rsid w:val="002744D3"/>
     <w:rsid w:val="00283612"/>
     <w:rsid w:val="0029150C"/>
     <w:rsid w:val="002A799B"/>
     <w:rsid w:val="002B0143"/>
     <w:rsid w:val="002B101A"/>
     <w:rsid w:val="002E1805"/>
+    <w:rsid w:val="002E7557"/>
     <w:rsid w:val="002E7D39"/>
+    <w:rsid w:val="003046D1"/>
     <w:rsid w:val="00333C1A"/>
     <w:rsid w:val="003B5D18"/>
+    <w:rsid w:val="003C54C4"/>
     <w:rsid w:val="003D3E7F"/>
     <w:rsid w:val="003F4F03"/>
     <w:rsid w:val="00403D73"/>
     <w:rsid w:val="004367AE"/>
     <w:rsid w:val="0044239E"/>
     <w:rsid w:val="004502D4"/>
     <w:rsid w:val="00465694"/>
     <w:rsid w:val="004671AD"/>
     <w:rsid w:val="00480111"/>
     <w:rsid w:val="00481EB7"/>
     <w:rsid w:val="00486C5E"/>
     <w:rsid w:val="004871ED"/>
     <w:rsid w:val="004A0C6A"/>
     <w:rsid w:val="004A407C"/>
     <w:rsid w:val="004C19D5"/>
     <w:rsid w:val="004D4AAF"/>
     <w:rsid w:val="004E46BD"/>
     <w:rsid w:val="004F028B"/>
     <w:rsid w:val="004F4F9C"/>
     <w:rsid w:val="004F68BA"/>
     <w:rsid w:val="0050426C"/>
     <w:rsid w:val="00521280"/>
     <w:rsid w:val="00543799"/>
     <w:rsid w:val="00562179"/>
     <w:rsid w:val="00562931"/>
     <w:rsid w:val="00562A5E"/>
     <w:rsid w:val="00585A1F"/>
     <w:rsid w:val="005941AE"/>
     <w:rsid w:val="00595D57"/>
     <w:rsid w:val="0059730F"/>
     <w:rsid w:val="005A3ED7"/>
     <w:rsid w:val="005E541B"/>
+    <w:rsid w:val="005F49BD"/>
     <w:rsid w:val="00604FC7"/>
     <w:rsid w:val="00635242"/>
     <w:rsid w:val="00674B03"/>
     <w:rsid w:val="00683074"/>
+    <w:rsid w:val="006A1294"/>
     <w:rsid w:val="006B56DB"/>
     <w:rsid w:val="006B6CFB"/>
     <w:rsid w:val="006C1F47"/>
     <w:rsid w:val="006C2F82"/>
+    <w:rsid w:val="006C31F1"/>
     <w:rsid w:val="006C76AF"/>
     <w:rsid w:val="006E2120"/>
     <w:rsid w:val="007013D9"/>
     <w:rsid w:val="007059D6"/>
     <w:rsid w:val="00756669"/>
     <w:rsid w:val="00757EDD"/>
     <w:rsid w:val="007660B7"/>
     <w:rsid w:val="00784BE7"/>
     <w:rsid w:val="00785363"/>
     <w:rsid w:val="0079734F"/>
     <w:rsid w:val="007A08DE"/>
+    <w:rsid w:val="007B2A67"/>
     <w:rsid w:val="007C6156"/>
     <w:rsid w:val="007D38AC"/>
     <w:rsid w:val="007D7E2E"/>
     <w:rsid w:val="007E0A59"/>
     <w:rsid w:val="007E7F13"/>
     <w:rsid w:val="007F37F0"/>
     <w:rsid w:val="007F4A15"/>
+    <w:rsid w:val="00840A19"/>
     <w:rsid w:val="008577A8"/>
     <w:rsid w:val="00875E3F"/>
     <w:rsid w:val="008B6D2A"/>
     <w:rsid w:val="008C3C29"/>
+    <w:rsid w:val="008F455F"/>
     <w:rsid w:val="008F7B92"/>
+    <w:rsid w:val="009328D2"/>
     <w:rsid w:val="00934739"/>
     <w:rsid w:val="009564E6"/>
     <w:rsid w:val="00960E22"/>
     <w:rsid w:val="00972B9E"/>
     <w:rsid w:val="009A49CC"/>
     <w:rsid w:val="009B5D86"/>
     <w:rsid w:val="009C6079"/>
     <w:rsid w:val="009D375D"/>
     <w:rsid w:val="009E09E4"/>
     <w:rsid w:val="009E6914"/>
+    <w:rsid w:val="00A21F45"/>
     <w:rsid w:val="00A36133"/>
     <w:rsid w:val="00A5031F"/>
     <w:rsid w:val="00A528A5"/>
     <w:rsid w:val="00A82A45"/>
     <w:rsid w:val="00A97920"/>
     <w:rsid w:val="00AA38E2"/>
     <w:rsid w:val="00AB565C"/>
     <w:rsid w:val="00B01071"/>
     <w:rsid w:val="00B169DC"/>
     <w:rsid w:val="00B17DAA"/>
     <w:rsid w:val="00B33975"/>
     <w:rsid w:val="00B63913"/>
     <w:rsid w:val="00BA03A6"/>
     <w:rsid w:val="00BC1CDD"/>
     <w:rsid w:val="00BD0293"/>
     <w:rsid w:val="00BD1194"/>
     <w:rsid w:val="00BD3C72"/>
     <w:rsid w:val="00BD5C95"/>
     <w:rsid w:val="00BE3991"/>
     <w:rsid w:val="00C049AF"/>
     <w:rsid w:val="00C0552E"/>
     <w:rsid w:val="00C12E7E"/>
+    <w:rsid w:val="00C26E8F"/>
     <w:rsid w:val="00C27BFD"/>
+    <w:rsid w:val="00C36213"/>
+    <w:rsid w:val="00C50BE4"/>
     <w:rsid w:val="00C550AF"/>
     <w:rsid w:val="00C83328"/>
     <w:rsid w:val="00C877E1"/>
+    <w:rsid w:val="00C947BC"/>
     <w:rsid w:val="00CB5C71"/>
     <w:rsid w:val="00CC1A3E"/>
+    <w:rsid w:val="00CE1A70"/>
     <w:rsid w:val="00CF4688"/>
     <w:rsid w:val="00D173EE"/>
     <w:rsid w:val="00D22C18"/>
     <w:rsid w:val="00D2613E"/>
     <w:rsid w:val="00D354D5"/>
     <w:rsid w:val="00D53D85"/>
     <w:rsid w:val="00D56F92"/>
     <w:rsid w:val="00DA2689"/>
+    <w:rsid w:val="00DA4362"/>
     <w:rsid w:val="00DA4858"/>
     <w:rsid w:val="00DA4E3A"/>
     <w:rsid w:val="00DB14A1"/>
     <w:rsid w:val="00DB273A"/>
     <w:rsid w:val="00DD76FD"/>
     <w:rsid w:val="00DD77E4"/>
     <w:rsid w:val="00DE3A03"/>
     <w:rsid w:val="00DF4882"/>
     <w:rsid w:val="00E02022"/>
+    <w:rsid w:val="00E22327"/>
     <w:rsid w:val="00E30654"/>
     <w:rsid w:val="00E33549"/>
     <w:rsid w:val="00E42D14"/>
     <w:rsid w:val="00E8573F"/>
     <w:rsid w:val="00EB47A3"/>
     <w:rsid w:val="00ED4BBF"/>
     <w:rsid w:val="00ED52F6"/>
+    <w:rsid w:val="00ED6743"/>
     <w:rsid w:val="00EF4CC5"/>
     <w:rsid w:val="00F26CC7"/>
     <w:rsid w:val="00F300B6"/>
     <w:rsid w:val="00F61AD4"/>
+    <w:rsid w:val="00F62C68"/>
     <w:rsid w:val="00F64195"/>
     <w:rsid w:val="00F66EF1"/>
     <w:rsid w:val="00F80E97"/>
     <w:rsid w:val="00F84F1F"/>
     <w:rsid w:val="00FA5226"/>
     <w:rsid w:val="00FB4449"/>
     <w:rsid w:val="00FD0259"/>
     <w:rsid w:val="00FF5B65"/>
     <w:rsid w:val="00FF68A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -19899,74 +20992,72 @@
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002B101A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002B101A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C550AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
@@ -20063,151 +21154,159 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:lang w:val="hu-HU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="002623EA"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:lang w:val="hu-HU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002623EA"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D173EE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00D173EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002B101A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="002B101A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00C550AF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0009546F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00C83328"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C54C4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="41100685">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="92097102">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -20447,56 +21546,57 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1922179233">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peldaingatlan.hu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lofti@lofti.hu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peldaingatlan.hu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20754,70 +21854,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>49461</Characters>
+  <Pages>30</Pages>
+  <Words>9765</Words>
+  <Characters>55664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>412</Lines>
-  <Paragraphs>116</Paragraphs>
+  <Lines>463</Lines>
+  <Paragraphs>130</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58022</CharactersWithSpaces>
+  <CharactersWithSpaces>65299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Imre Pataki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>