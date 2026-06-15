--- v0 (2025-12-10)
+++ v1 (2026-06-15)
@@ -28,118 +28,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lofti.hu ADATVÉDELMI TÁJÉKOZTATÓ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1671FA94" w14:textId="03CC6D60" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
+    <w:p w14:paraId="1671FA94" w14:textId="0407D635" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Hatályos: 2024.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B5DC3">
+        <w:t>Hatályos: 202</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6327">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B5DC3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6327">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-t</w:t>
       </w:r>
       <w:r w:rsidR="009B5DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
@@ -246,88 +274,112 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Honlap</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”) használatával összefüggésben felmerülő személyes adatok kezeléséről, az adatkezeléssel kapcsolatos jogairól és jogorvoslati lehetőségeiről.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314E0E8E" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
+    <w:p w14:paraId="311C0184" w14:textId="36117DE5" w:rsidR="00187BEC" w:rsidRPr="00187BEC" w:rsidRDefault="0072622C" w:rsidP="00187BEC">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Adatkezelő:</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t> Pataki Imre magánszemély (a továbbiakban: „</w:t>
+        <w:t xml:space="preserve"> Pataki Imre </w:t>
+      </w:r>
+      <w:r w:rsidR="00187BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>egyéni vállalkozó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a továbbiakban: „</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Adatkezelő</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -439,50 +491,128 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Elérhetőség (telefon):</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> +36 70/347-6222</w:t>
       </w:r>
+      <w:r w:rsidR="00187BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00187BEC" w:rsidRPr="00187BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nyilvántartási szám: </w:t>
+      </w:r>
+      <w:r w:rsidR="00187BEC" w:rsidRPr="00187BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>62339401</w:t>
+      </w:r>
+      <w:r w:rsidR="00187BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00187BEC" w:rsidRPr="00187BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adószám: </w:t>
+      </w:r>
+      <w:r w:rsidR="00187BEC" w:rsidRPr="00187BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>92072031-1-35</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1A912BE3" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.1. Jelen adatvédelmi tájékoztató lényeges információkat tartalmaz az Ön személyes adatainak kezelésére vonatkozóan. </w:t>
@@ -619,51 +749,77 @@
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>* Az Európai Parlament és a Tanács (EU) 2016/679 Rendelete (általános adatvédelmi rendelet; GDPR)</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>* Az információs önrendelkezési jogról és az információszabadságról szóló 2011. évi CXII. törvény (Infotv.)</w:t>
+        <w:t>* Az információs önrendelkezési jogról és az információszabadságról szóló 2011. évi CXII. törvény (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Infotv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3F3981" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
@@ -828,74 +984,98 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Név:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A255B1B" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
+          <w:p w14:paraId="7A255B1B" w14:textId="3B270AD6" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Pataki Imre (magánszemély)</w:t>
+              <w:t>Pataki Imre (</w:t>
+            </w:r>
+            <w:r w:rsidR="000435E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>egyéni vállalkozó</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072622C" w:rsidRPr="0072622C" w14:paraId="7728EC7B" w14:textId="77777777" w:rsidTr="0072622C">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58A3F299" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
@@ -1445,103 +1625,315 @@
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Kiskorúak adatainak kezelése:</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t> A Honlap szolgáltatásai elsősorban 16. életévüket betöltött személyeknek szólnak. A 16. életévét be nem töltött kiskorú személy a Honlapot nem használhatja, regisztrációhoz vagy hozzájárulást igénylő adatkezeléshez (pl. hírlevél, marketing sütik) a törvényes képviselőjének engedélye szükséges. Az Adatkezelő nem tudja ellenőrizni a felhasználók életkorát, így annak valótlanságáért felelősséget nem vállal. Amennyiben tudomására jut, hogy 16 év alatti személy adatait kezeli hozzájárulás nélkül, azokat haladéktalanul törli.</w:t>
+        <w:t xml:space="preserve"> A Honlap szolgáltatásai elsősorban 16. életévüket betöltött személyeknek szólnak. A 16. életévét be nem töltött kiskorú személy a Honlapot nem használhatja, regisztrációhoz vagy hozzájárulást igénylő adatkezeléshez (pl. hírlevél, marketing sütik) a törvényes képviselőjének engedélye szükséges. Az Adatkezelő nem tudja ellenőrizni a felhasználók életkorát, így annak </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>valótlanságáért</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> felelősséget nem vállal. Amennyiben tudomására jut, hogy 16 év alatti személy adatait kezeli hozzájárulás nélkül, azokat haladéktalanul törli.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF198FC" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
+    <w:p w14:paraId="2FF198FC" w14:textId="77777777" w:rsidR="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.5. </w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Sütik és profilalkotás (Google Analytics, Facebook Pixel):</w:t>
-[...11 lines deleted...]
-        <w:t> A Honlap sütiket használ. A nem feltétlenül szükséges sütik (analitikai, marketing) használatához az Ön hozzájárulását kérjük a süti banneren keresztül. A Google Analytics és a Facebook Pixel segítségével gyűjtött adatok alapján az Adatkezelő (illetve a Google és a Facebook mint adatfeldolgozók) elemzéseket végez a honlaphasználati szokásokról, és a Facebook Pixel révén célzott hirdetések jelenhetnek meg Önnek más platformokon. Ez profilalkotásnak minősülhet. A sütikről részletes tájékoztatást a különálló Süti (Cookie) Tájékoztatóban talál.</w:t>
+        <w:t xml:space="preserve">Sütik és profilalkotás (Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, Facebook Pixel):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A Honlap sütiket használ. A nem feltétlenül szükséges sütik (analitikai, marketing) használatához az Ön hozzájárulását kérjük a süti banneren keresztül. A Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és a Facebook Pixel segítségével gyűjtött adatok alapján az Adatkezelő (illetve a Google és a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facebook</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mint adatfeldolgozók) elemzéseket végez a honlaphasználati szokásokról, és a Facebook Pixel révén célzott hirdetések jelenhetnek meg Önnek más platformokon. Ez profilalkotásnak minősülhet. A sütikről részletes tájékoztatást a különálló Süti (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cookie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) Tájékoztatóban talál.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F509166" w14:textId="25C589FF" w:rsidR="00B13037" w:rsidRPr="0072622C" w:rsidRDefault="00B13037" w:rsidP="0072622C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A fentiek mellett a Honlap a fizetési folyamat támogatása, a visszaélések és csalások megelőzése, valamint a fizetési biztonság és konverziómérés céljából a Barion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B13037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Payment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B13037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zrt. által biztosított Barion Pixel technológiát használhatja. A Barion Pixel működése során technikai azonosítók, böngészési és fizetési folyamatra vonatkozó eseményadatok kerülhetnek továbbításra a Barion részére, amelyeket a Barion önálló adatkezelőként is kezelhet. A Barion adatkezeléséről a Barion saját adatvédelmi tájékoztatója ad részletes tájékoztatást. Amennyiben a Barion Pixel használata nem feltétlenül szükséges süti vagy hasonló technológia útján valósul meg, úgy annak futtatásához az Érintett hozzájárulását kérjük a süti banneren keresztül. A sütikről részletes tájékoztatást a különálló Süti (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B13037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cookie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B13037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) Tájékoztatóban talál.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6286D130" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
@@ -1563,126 +1955,142 @@
           <w:t>www.lofti.hu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Honlapon Történő Adatkezelés Részletei</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1337"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1254"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1282"/>
+        <w:gridCol w:w="1634"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1853"/>
+        <w:gridCol w:w="1712"/>
       </w:tblGrid>
       <w:tr w:rsidR="0072622C" w:rsidRPr="0072622C" w14:paraId="2BEB7ED6" w14:textId="77777777" w:rsidTr="0072622C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69140FE0" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Adatkezelési Tevékenység</w:t>
+              <w:t xml:space="preserve">Adatkezelési </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tevékenység</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41B204BA" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Érintettek Köre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="656C332D" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
@@ -1747,122 +2155,139 @@
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Adatkezelés Jogalapja (GDPR 6. cikk (1))</w:t>
+              <w:t xml:space="preserve">Adatkezelés Jogalapja </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(GDPR 6. cikk (1))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C434645" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Adatkezelés Időtartama</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072622C" w:rsidRPr="0072622C" w14:paraId="4818B36C" w14:textId="77777777" w:rsidTr="0072622C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="046DB34F" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Honlap böngészése, alapvető működés biztosítása</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F848FD3" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1883,238 +2308,196 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B8E7F5A" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">IP cím (szervernaplózás esetén), technikailag szükséges sütik adatai (pl. munkamenet azonosító). </w:t>
-[...12 lines deleted...]
-              <w:t>Lásd még: Süti Tájékoztató.</w:t>
+              <w:t>IP cím (szervernaplózás esetén), technikailag szükséges sütik adatai (pl. munkamenet azonosító). Lásd még: Süti Tájékoztató.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44B8502D" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-              <w:t>szolgáltatás nyújtása, hibakeresés, visszaélések megakadályozása.</w:t>
+              <w:t>A Honlap rendeltetésszerű és biztonságos működésének biztosítása, a szolgáltatás nyújtása, hibakeresés, visszaélések megakadályozása.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DE895D4" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>f) Jogos érdek:</w:t>
             </w:r>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> Az Adatkezelő jogos érdeke a Honlap megfelelő és biztonságos üzemeltetése.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EC8CACC" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">A látogatói munkamenet végéig, illetve a sütikben meghatározott ideig (lásd Süti </w:t>
-[...12 lines deleted...]
-              <w:t>Tájékoztató). Szervernaplók (ha vannak): jellemzően rövid ideig (pl. néhány nap/hét).</w:t>
+              <w:t>A látogatói munkamenet végéig, illetve a sütikben meghatározott ideig (lásd Süti Tájékoztató). Szervernaplók (ha vannak): jellemzően rövid ideig (pl. néhány nap/hét).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072622C" w:rsidRPr="0072622C" w14:paraId="0AFAC7EF" w14:textId="77777777" w:rsidTr="0072622C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76A822BA" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Regisztráció, felhasználói fiók kezelése</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B493A60" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2135,51 +2518,77 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="335131A5" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Név, e-mail cím, jelszó (hash-elt formában), telefonszám, státusz (magánszemély/ügynök), regisztráció és utolsó bejelentkezés IP címe és időpontja.</w:t>
+              <w:t>Név, e-mail cím, jelszó (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>hash-elt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> formában), telefonszám, státusz (magánszemély/ügynök), regisztráció és utolsó bejelentkezés IP címe és időpontja.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CEA4655" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -2307,266 +2716,310 @@
           <w:p w14:paraId="51D4D0B9" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Ingatlanhirdetés feladása és kezelése</w:t>
+              <w:t xml:space="preserve">Ingatlanhirdetés </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>feladása és kezelése</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C582C2F" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Hirdetést feladó regisztrált Felhasználók</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Hirdetést feladó </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>regisztrált Felhasználók</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DA40542" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">A regisztrációs adatokon felül: Hirdetett ingatlan adatai (cím, paraméterek, leírás, ár, fotók). A hirdető neve (csak ügynök </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">A regisztrációs adatokon felül: </w:t>
             </w:r>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>esetén nyilvános), telefonszáma (nyilvános, ha megadja). Az e-mail cím nem nyilvános.</w:t>
+              <w:t>Hirdetett ingatlan adatai (cím, paraméterek, leírás, ár, fotók). A hirdető neve (csak ügynök esetén nyilvános), telefonszáma (nyilvános, ha megadja). Az e-mail cím nem nyilvános.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="686A63F4" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">A hirdetés megjelenítése a Honlapon, a hirdetés kezelésének lehetővé tétele a Felhasználó </w:t>
+              <w:t>A hirdetés megjelenít</w:t>
             </w:r>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>számára, kapcsolattartás a hirdetéssel kapcsolatban.</w:t>
+              <w:t>ése a Honlapon, a hirdetés kezelésének lehetővé tétele a Felhasználó számára, kapcsolattartás a hirdetéssel kapcsolatban.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54898392" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>b) Szerződés teljesítése:</w:t>
             </w:r>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t> A hirdetésfeladási szolgáltatás nyújtása a Felhasználási Feltételek alapján.</w:t>
+              <w:t xml:space="preserve"> A </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>hirdetésfeladási szolgáltatás nyújtása a Felhasználási Feltételek alapján.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A896283" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">A hirdetés aktív időszakában, illetve a Felhasználó általi törléséig </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">A hirdetés aktív időszakában, </w:t>
             </w:r>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>vagy a fiók törléséig.</w:t>
+              <w:t>illetve a Felhasználó általi törléséig vagy a fiók törléséig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072622C" w:rsidRPr="0072622C" w14:paraId="724841EA" w14:textId="77777777" w:rsidTr="0072622C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A07C743" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
@@ -2891,84 +3344,98 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21C53E22" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Tájékoztatás a Honlap újdonságairól, akciókról, kapcsolódó információkról (közvetlen üzletszerzés).</w:t>
+              <w:t xml:space="preserve">Tájékoztatás a Honlap újdonságairól, akciókról, kapcsolódó információkról </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(közvetlen üzletszerzés).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26ED61A4" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>a) Hozzájárulás:</w:t>
             </w:r>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> Az Érintett önkéntes, kifejezett hozzájárulása a feliratkozáskor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BC78865" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
@@ -3268,51 +3735,81 @@
           <w:p w14:paraId="09D87317" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Weboldal analitika és hirdetési célzás (Google Analytics, Facebook Pixel)</w:t>
+              <w:t xml:space="preserve">Weboldal analitika és hirdetési célzás (Google </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Analytics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, Facebook Pixel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FC3E8EF" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -3322,171 +3819,303 @@
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A Honlap látogatói, akik hozzájárultak a sütik használatához.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29CBFFC7" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Anonimizált vagy pszeudonimizált adatok: böngészési szokások, eszközadatok, hozzávetőleges helyadatok, konverziós adatok, online azonosítók (süti ID, IP cím anonimizált formában). Lásd még: Süti Tájékoztató.</w:t>
+              <w:t>Anonimizált</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vagy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>pszeudonimizált</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adatok: böngészési szokások, eszközadatok, hozzávetőleges helyadatok, konverziós adatok, online azonosítók (süti ID, IP cím </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>anonimizált</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> formában). Lásd még: Süti Tájékoztató.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12203ECD" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>A Honlap használatának elemzése, statisztikák készítése, a felhasználói élmény javítása, a Honlap népszerűsítése, remarketing hirdetések megjelenítése (Facebook).</w:t>
+              <w:t xml:space="preserve">A Honlap használatának elemzése, statisztikák készítése, a felhasználói élmény javítása, a Honlap népszerűsítése, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>remarketing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hirdetések megjelenítése </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(Facebook).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A15F937" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>a) Hozzájárulás:</w:t>
             </w:r>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> Az Érintett önkéntes, kifejezett hozzájárulása a süti banneren keresztül a nem szükséges (analitikai, marketing) sütikhez.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38069C68" w14:textId="41F8408F" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>A hozzájárulás visszavonásáig, illetve a Google Analytics és Facebook Pixel beállításaiban megadott adatmegőrzési ideig</w:t>
+              <w:t xml:space="preserve">A hozzájárulás visszavonásáig, illetve a Google </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Analytics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0072622C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> és Facebook Pixel beállításaiban megadott adatmegőrzési ideig</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072622C" w:rsidRPr="0072622C" w14:paraId="41F4448C" w14:textId="77777777" w:rsidTr="0072622C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CD710E2" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
@@ -3522,229 +4151,1729 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11AF9FEC" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Bármely Érintett, akinek adataira jogszabályi kötelezettsé</w:t>
-[...12 lines deleted...]
-              <w:t>g vonatkozik.</w:t>
+              <w:t>Bármely Érintett, akinek adataira jogszabályi kötelezettség vonatkozik.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1996D0EA" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-              <w:t>esetén releváns adatok).</w:t>
+              <w:t>Az adott jogszabály által meghatározott adatok (pl. hatósági megkeresés esetén releváns adatok).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49D972FB" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-              <w:t>hatósági adatkérés).</w:t>
+              <w:t>Jogszabályban előírt kötelezettségek teljesítése (pl. hatósági adatkérés).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="361CD616" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>c) Jogi kötelezettség teljesítése.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B4DC7BD" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072622C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A vonatkozó jogszabályban meghatározott ideig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="004E61C3" w:rsidRPr="0072622C" w14:paraId="043D6F99" w14:textId="77777777" w:rsidTr="0072622C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D821E17" w14:textId="487FC508" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>AI képretusálási szolgáltatás használata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C955DD" w14:textId="7ABEE71E" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Regisztrált és bejelentkezett Felhasználók, akik az AI képretusálást igénybe veszik.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEFBC5A" w14:textId="23499467" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Felhasználói azonosító, e-mail cím, felhasználói szerepkör, feltöltött képek és azok technikai adatai, generált vagy módosított képek, szöveges utasítások (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>promptok</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>), beszélgetési előzmények, választott művelettípusok, használt AI modell azonosítója, kreditfelhasználás adatai, műveletek időpontja, hibák, státuszok, technikai naplók, IP-cím és eszközadatok.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0119A3F6" w14:textId="6057F704" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Az AI képretusálási szolgáltatás nyújtása (képek feltöltése, feldolgozása, megjelenítése, letölthetősége), a beszélgetési előzmények tárolása, a kreditfelhasználás elszámolása, hibakeresés, ügyféltámogatás, visszaélések megelőzése és a rendszer biztonságának </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>garantálása.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB3D0FC" w14:textId="1110E158" w:rsidR="004E61C3" w:rsidRPr="004E61C3" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">b) Szerződés teljesítése: a szolgáltatás nyújtása a Felhasználási Feltételek </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>alapján.f</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>) Jogos érdek: az Adatkezelő jogos érdeke a rendszerbiztonság, hibakeresés, visszaélés-megelőzés és a jogi igények védelme terén.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40652B5D" w14:textId="2EECC4ED" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A feltöltött és generált képeket, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>promptokat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> és beszélgetési előzményeket az Adatkezelő legfeljebb 1 évig tárolja, de fenntartja a jogot, hogy ezeket az adatokat technikai, tárhelygazdálkodási vagy biztonsági okokból ennél korábban, külön értesítés nélkül törölje. Biztonsági mentésekben a mentési ciklusok szerint törlődnek véglegesen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E61C3" w:rsidRPr="0072622C" w14:paraId="6267B7CE" w14:textId="77777777" w:rsidTr="0072622C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF4F487" w14:textId="014BCE6B" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kreditvásárlás, fizetés és számlázás</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0255CBFE" w14:textId="0EBFCE4E" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kreditcsomagot vásárló regisztrált Felhasználók.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="307F86CC" w14:textId="445BD9AC" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Felhasználói azonosító, e-mail cím, kiválasztott csomag, vásárolt kreditmennyiség, fizetendő összeg, fizetési státusz, Barion fizetési azonosító, belső fizetési azonosítók, tranzakciós státuszok, számlázási név, számlázási e-mail cím, számlázási cím (ország, irányítószám, város, utca, házszám), adószám (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>cé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> g/egy éni vállalkozó esetén), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Billingo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> partner- és bizonylatazonosító, számla adatai, audit naplók, valamint manuális adminisztrátori kreditmódosítások adatai.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="27630A71" w14:textId="34FE7349" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kreditvásárlás lebonyolítása, fizetés indítása és nyomon követése, számla kiállítása és elküldése, számviteli és adózási kötelezettségek teljesítése, visszaélések megelőzése, fizetések és kreditváltozások auditálása, ügyfélszolgálati ügyintézés.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="23ABE0A2" w14:textId="77777777" w:rsidR="004E61C3" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>b) Szerződés teljesítése: a vásárlási folyamat lebonyolítása.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D9462BA" w14:textId="62063854" w:rsidR="004E61C3" w:rsidRPr="004E61C3" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>c) Jogi kötelezettség teljesítése: számlázási, számviteli és adózási kötelezettségek (pl. az adózás rendjéről szóló és a számviteli törvény alapján</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>).&lt;</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>br</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>&gt;f) Jogos érdek: fizetési audit, visszaélés-megelőzés, hibakeresés és jogviták kezelése.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="609C2C98" w14:textId="0B502569" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Számlázási és számviteli bizonylatok: a jogszabályi előírásoknak megfelelően legalább 8 évig.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fizetési és számlázási audit naplók: a jogi igények </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>elévüléséig.&lt;</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>br</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>&gt;Sikertelen vagy megszakított tranzakciók adatai: hibakeresési és biztonsági célból legfeljebb 5 évig.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E61C3" w:rsidRPr="0072622C" w14:paraId="4381138C" w14:textId="77777777" w:rsidTr="0072622C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0146B60F" w14:textId="38DA6D31" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Meghívó (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Referral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) rendszer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>és bónuszok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C31294" w14:textId="3262565F" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Meghívókóddal rendelkező</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>, azt megadó, valamint a meghívás útján regisztráló és vásárló Felhasználók.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AC62ED" w14:textId="3862C21A" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Meghívókód, a meghívó és a meghívott </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Felhasználó azonosítója, kódellenőrzési események, sikeres vásárlás ténye, jóváírt bónusz kreditek összege, értesítések státusza, visszaélés-megelőzési naplók.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5BF50D" w14:textId="78AA8E7F" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A meghívó rendszer működteté</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>se, a bónusz kreditek pontos jóváírása, a visszaélések (pl. önmeghívás, jogosulatlan bónuszszerzés) felderítése és megelőzése.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D4D8D6" w14:textId="43F6E537" w:rsidR="004E61C3" w:rsidRPr="004E61C3" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">b) Szerződés teljesítése: a meghívási </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>programban való részvétel biztosítása a Felhasználási Feltételek szerint.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>f) Jogos érdek: az Adatkezelő jogos érdeke a rendszer visszaélésszerű használatának megakadályozásában és az auditálhatóságban.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="488F7B7C" w14:textId="1ADC599C" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">A meghívókód a felhasználói fiók </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">fennállásáig. A bónuszjóváírások és az audit naplók a fizetési és kredit-audit megőrzési </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>idejével</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> megegyezően kerülnek tárolásra.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E61C3" w:rsidRPr="0072622C" w14:paraId="46F9DFF8" w14:textId="77777777" w:rsidTr="0072622C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0EB5AD" w14:textId="760CBB90" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Adminisztrátori ellenőrzés, támogatás és audit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="085C606E" w14:textId="6BB12FF8" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>AI képretusálási szolgáltatást, kreditvásárlást vagy meghívókódot használó Felhasználók.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEC0060" w14:textId="2E59A2A0" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Felhasználói adatok, AI beszélgetések és képek adatai, kreditváltozások története, adminisztrátori műveletek részletei (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>admin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> azonosító, manuális módosítás oka, törlési események), IP-címek és technikai naplóadatok.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD7475B" w14:textId="6F04D5D5" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ügyféltámogatás (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>support</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>), technikai hibák felderítése és javítása, a szolgáltatás rendeltetésszerű használatának ellenőrzése, belső visszaélések megelőzése és a műveletek naplózása.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD937CA" w14:textId="44AFA8A6" w:rsidR="004E61C3" w:rsidRPr="004E61C3" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>f) Jogos érdek: a Honlap biztonságának, megbízhatóságának és auditálhatóságának biztosítása, ügyféltámogatás nyújtása.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>b) Szerződés teljesítése: amennyiben az adminisztrátori művelet közvetlenül a Felhasználó kérésére, a szolgáltatás teljesítése érdekében történik.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3E1007" w14:textId="5AD57DE8" w:rsidR="004E61C3" w:rsidRPr="0072622C" w:rsidRDefault="004E61C3" w:rsidP="0072622C">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E61C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Az AI képek és beszélgetési előzmények tekintetében legfeljebb 1 év. Az adminisztrátori műveleti naplók, kreditmódosítások és számlázási audit adatok esetében – a jogi igények elévülésére és a számviteli kötelezettségekre tekintettel – 5, illetve 8 év.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52F6931D" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
+    <w:p w14:paraId="2939748C" w14:textId="77777777" w:rsidR="004E607B" w:rsidRPr="004E607B" w:rsidRDefault="004E607B" w:rsidP="004E607B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Felhasználói felelősség az AI képretusálási szolgáltatás során:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C38F3D5" w14:textId="77777777" w:rsidR="004E607B" w:rsidRPr="004E607B" w:rsidRDefault="004E607B" w:rsidP="004E607B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Felhasználó teljes körű és kizárólagos felelősséggel tartozik minden általa feltöltött, megadott vagy elküldött tartalomért (különösen képekért, fotókért, szöveges utasításokért, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>promptokért</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). A Felhasználó köteles biztosítani, hogy a feltöltött vagy megadott tartalom jogszerűen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>felhasználható legyen, és annak harmadik fél AI szolgáltató részére történő továbbítása, feldolgozása, valamint a keletkező eredmény felhasználása ne sértse harmadik személyek személyiségi jogait, szerzői jogait vagy egyéb jogos érdekeit. A Felhasználó nem tölthet fel olyan képet vagy szöveges utasítást, amely jogellenes, sértő, vagy szükségtelenül személyes, illetve különleges személyes adatot tartalmaz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEEE51B" w14:textId="77777777" w:rsidR="004E607B" w:rsidRPr="004E607B" w:rsidRDefault="004E607B" w:rsidP="004E607B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fizetési adatok kezelése:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB9B62E" w14:textId="1AD81587" w:rsidR="004E607B" w:rsidRPr="004E607B" w:rsidRDefault="004E607B" w:rsidP="004E607B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bankkártyaadatokat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a fizetési szolgáltató (Barion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Payment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zrt.) önállóan kezeli. Az Adatkezelő a bankkártya teljes adatait nem ismeri meg, nem tárolja és nem kezeli. Az Adatkezelő kizárólag a fizetéshez kapcsolódó egyedi tranzakciós azonosítókat, fizetési státuszokat, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>callback</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eseményeket és audit naplókat kezeli a fizetés és a kreditjóváírás nyomon követhetősége, valamint a hibakeresés érdekében. A számlázáshoz megadott adatok valódiságáért és pontosságáért a Felhasználó felel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C54E818" w14:textId="77777777" w:rsidR="004E607B" w:rsidRDefault="004E607B" w:rsidP="0072622C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F6931D" w14:textId="4B8EB224" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5. Adatfeldolgozók Igénybevétele</w:t>
@@ -3804,51 +5933,77 @@
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tárhelyszolgáltató:</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>* Név: HostingBazis Bt.</w:t>
+        <w:t xml:space="preserve">* Név: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>HostingBazis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bt.</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>* Székhely: 4642 Tornyospálca Mándoki utca 40.</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
@@ -3869,51 +6024,77 @@
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>* Tevékenység: A Honlap és adatbázisának fizikai tárolása szervereken.</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>* Szerver üzemeltetés helye: SzerverPlex.hu Kft. (Budapest, 1132 Victor Hugo utca 18-22.) - A HostingBazis Bt. adatfeldolgozója.</w:t>
+        <w:t xml:space="preserve">* Szerver üzemeltetés helye: SzerverPlex.hu Kft. (Budapest, 1132 Victor Hugo utca 18-22.) - A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>HostingBazis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bt. adatfeldolgozója.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C24B47" w14:textId="110762C2" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -3922,168 +6103,1739 @@
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Webanalitikai szolgáltató:</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>* Név: Google LLC (vagy Google Ireland Limited)</w:t>
+        <w:t xml:space="preserve">* Név: Google LLC (vagy Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ireland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Limited)</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>* Székhely: 1600 Amphitheatre Parkway in Mountain View, California</w:t>
-      </w:r>
+        <w:t xml:space="preserve">* Székhely: 1600 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Amphitheatre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parkway</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Mountain </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>View</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>California</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, USA</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>* Tevékenység: Google Analytics szolgáltatás nyújtása a honlap látogatottságának elemzésére (hozzájárulás alapján).</w:t>
+        <w:t xml:space="preserve">* Tevékenység: Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> szolgáltatás nyújtása a honlap látogatottságának elemzésére (hozzájárulás alapján).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCEDE20" w14:textId="180BF090" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
+    <w:p w14:paraId="5DCEDE20" w14:textId="180BF090" w:rsidR="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Marketing/Analitikai szolgáltató:</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>* Név: Meta Platforms Ireland Limited (Facebook)</w:t>
+        <w:t xml:space="preserve">* Név: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Meta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Platforms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ireland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Limited (Facebook)</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>* Székhely: MERRION ROAD, Dublin, D04 X2K5, Dublin, IRELAND</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>* Tevékenység: Facebook Pixel szolgáltatás nyújtása konverzióméréshez és remarketing célzáshoz (hozzájárulás alapján).</w:t>
+        <w:t xml:space="preserve">* Tevékenység: Facebook Pixel szolgáltatás nyújtása konverzióméréshez és </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>remarketing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> célzáshoz (hozzájárulás alapján).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4446B70A" w14:textId="77777777" w:rsidR="00F8298A" w:rsidRPr="00F8298A" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Számlázási szolgáltató (Adatfeldolgozó):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C63C95" w14:textId="217EA2DC" w:rsidR="00F8298A" w:rsidRPr="00F8298A" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Név: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Billingo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Technologies Zrt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Székhely: 1133 Budapest, Árboc utca 6. III. emelet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cégjegyzékszám: 01-10-140802</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adószám: 27926349-2-41</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110EEE22" w14:textId="77777777" w:rsidR="00F8298A" w:rsidRPr="00F8298A" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tevékenység: Elektronikus számlák kiállítása, tárolása és automatizált továbbítása a hatályos számviteli és adójogi szabályoknak megfelelően.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D24534" w14:textId="77777777" w:rsidR="00F8298A" w:rsidRPr="00F8298A" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fizetési szolgáltató (Önálló Adatkezelő / Címzett):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573E3474" w14:textId="3026E338" w:rsidR="00F8298A" w:rsidRPr="00F8298A" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Név: Barion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Payment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zrt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Székhely: 1117 Budapest, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Infopark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sétány 1. I. épület 5. emelet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cégjegyzékszám: 01-10-048552</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adószám: 25353192-2-43</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086F3902" w14:textId="77777777" w:rsidR="00F8298A" w:rsidRPr="00F8298A" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tevékenység: Online bankkártyás fizetési infrastruktúra biztosítása, tranzakciók lebonyolítása és csalásmegelőzési ellenőrzések lefolytatása.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEAC6A9" w14:textId="77777777" w:rsidR="00F8298A" w:rsidRPr="00F8298A" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI technológiai szolgáltatók (Adatfeldolgozók / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Al</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-adatfeldolgozók):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D41F6F" w14:textId="77777777" w:rsidR="00F8298A" w:rsidRPr="00F8298A" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Név: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OpenAI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ireland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC6973A" w14:textId="77777777" w:rsidR="00F8298A" w:rsidRPr="00F8298A" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Székhely: 1st </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Floor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2, The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Havens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gateway</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Office Park, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>East</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wall </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Road</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Dublin 3, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ireland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Megjegyzés: Az API-n keresztül továbbított adatok az </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OpenAI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hivatalos tájékoztatása szerint nem kerülnek felhasználásra a nyelvi modellek tréningezéséhez).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F22CB58" w14:textId="2F20AF1C" w:rsidR="00F8298A" w:rsidRPr="00F8298A" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Név: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Replicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, Inc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Székhely: 843 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Folsom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>St</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, San Francisco, CA 94107, USA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tevékenység: Szöveges utasítások, képi tartalmak feldolgozása, képgenerálási és képmódosítási modellek futtatása az AI képretusálási szolgáltatás keretében.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB6A206" w14:textId="77777777" w:rsidR="00F63E98" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Képtárolás és </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gyorsítótárazás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - CDN (Adatfeldolgozó):</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Név: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BunnyWay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d.o.o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Székhely: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cesta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Komandanta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staneta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medvode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medvode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1215, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F63E98" w:rsidRPr="00F63E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Slovenia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6C4027A5" w14:textId="51B31843" w:rsidR="00F8298A" w:rsidRPr="0072622C" w:rsidRDefault="00F8298A" w:rsidP="00F8298A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevékenység: Feltöltött és generált képek fizikai tárolása, optimalizálása, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gyorsítótárazása</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8298A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és a felhasználók felé történő gyors kiszolgálása.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642C4AB6" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -4171,145 +7923,353 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0C198AE6" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Adattovábbítás egyéb harmadik feleknek:</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Az Adatkezelő az Ön személyes adatait – a 6.1 pontban és az adatfeldolgozók igénybevételén túl – nem adja át, nem értékesíti és nem teszi hozzáférhetővé más harmadik fél számára marketing vagy egyéb célból, kivéve, ha erre jogszabály kötelezi (pl. hatósági megkeresés).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF2622A" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
+    <w:p w14:paraId="1F5BB472" w14:textId="77777777" w:rsidR="00C64CE3" w:rsidRPr="00C64CE3" w:rsidRDefault="0072622C" w:rsidP="00C64CE3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Adattovábbítás EGT-n kívülre:</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A Google Analytics és a Facebook Pixel szolgáltatások használata során személyes adatok (jellemzően online azonosítók, IP cím töredékek, </w:t>
-[...12 lines deleted...]
-        <w:t>böngészési adatok) továbbításra kerülhetnek az Európai Gazdasági Térségen (EGT) kívülre, elsősorban az Amerikai Egyesült Államokba (USA). Az Adatkezelő ezen adattovábbítások jogszerűségét az Európai Bizottság általános szerződési feltételeinek (Standard Contractual Clauses - SCC) alkalmazásával, és/vagy az Európai Bizottság megfelelőségi határozata (pl. EU-USA Adatvédelmi Keretrendszer) alapján biztosítja, valamint megköveteli az adatfeldolgozóktól a GDPR előírásainak betartását.</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C64CE3" w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C64CE3" w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C64CE3" w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a Facebook Pixel, valamint az AI képretusálási szolgáltatás során igénybe vett technológiai szolgáltatók (pl. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C64CE3" w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OpenAI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C64CE3" w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C64CE3" w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Replicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C64CE3" w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) használatával összefüggésben személyes adatok (így különösen online azonosítók, IP-cím töredékek, böngészési adatok, valamint a feltöltött képek, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C64CE3" w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>promptok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C64CE3" w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és generált képek technikai metaadatai) továbbításra kerülhetnek az Európai Gazdasági Térségen (EGT) kívülre, elsősorban az Amerikai Egyesült Államokba (USA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FACB01A" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
+    <w:p w14:paraId="4028DEB5" w14:textId="77777777" w:rsidR="00C64CE3" w:rsidRDefault="00C64CE3" w:rsidP="00C64CE3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Az Adatkezelő ezen adattovábbítások jogszerűségét a GDPR követelményeinek megfelelő garanciákkal biztosítja, ideértve az Európai Bizottság megfelelőségi határozatait (így különösen az EU-USA Adatvédelmi Keretrendszert - Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Privacy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Framework), valamint az Európai Bizottság által elfogadott Általános Szerződési Feltételek (Standard </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contractual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Clauses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C64CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - SCC) alkalmazását az érintett szolgáltatókkal kötött szerződésekben. A Felhasználó az AI szolgáltatások használatával tudomásul veszi az adatok technológiailag szükséges, ilyen jellegű továbbítását.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FACB01A" w14:textId="00866DA4" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="00C64CE3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7. Adatbiztonság</w:t>
@@ -4402,138 +8362,1649 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="45" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Jelszavak biztonságos (hash-elt) tárolása.</w:t>
+        <w:t>Jelszavak biztonságos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hash-elt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) tárolása.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2FDCCF" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="45" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Hozzáférés korlátozása a személyes adatokhoz (csak az Adatkezelő fér hozzá).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1036D1A3" w14:textId="336331F5" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
+    <w:p w14:paraId="1036D1A3" w14:textId="336331F5" w:rsidR="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="45" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A tárhelyszolgáltató által biztosított biztonsági intézkedések (tűzfal, rendszeres biztonsági mentés).</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="189DCA61" w14:textId="728A7F0B" w:rsidR="00050940" w:rsidRDefault="00050940" w:rsidP="0072622C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="45" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Az AI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>beszélgetési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>előzményekhez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>és</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>képekhez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>való</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>adminisztrátori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hozzáférés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>szigorú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jogosultsági</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rendszerhez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és egyedi azonosításhoz kötött</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D456B2" w14:textId="77777777" w:rsidR="00050940" w:rsidRPr="00050940" w:rsidRDefault="00050940" w:rsidP="00050940">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="45" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fizetési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>számlázási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>és</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>manuális</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kreditmódosítási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>műveletek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>naplózásra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (audit trail) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kerülnek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biztosítja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tranzakciók</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utólagos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ellenőrizhetőségét</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>és</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sérthetetlenségét</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089F253C" w14:textId="77777777" w:rsidR="00050940" w:rsidRPr="00050940" w:rsidRDefault="00050940" w:rsidP="00050940">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="45" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Az </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adatkezelő</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bankkártyaadatokat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ismeri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>és</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tárolja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>azokat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>közvetlenül</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fizetési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>szolgáltató</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biztonságos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rendszere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dolgozza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737615D8" w14:textId="0C2ADFEE" w:rsidR="00050940" w:rsidRPr="00050940" w:rsidRDefault="00050940" w:rsidP="0072622C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="45" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>képek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>elérése</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> URL-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>alapú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>egyedi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>azonosítóval</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ellátott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>linkeken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>keresztül</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>történik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Felhasználó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>felelős</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>generált</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>és</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>letöltött</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>képlinkek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biztonságos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>és</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>körültekintő</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kezeléséért</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050940">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D9125E" w14:textId="77777777" w:rsidR="00CD7D71" w:rsidRDefault="00CD7D71" w:rsidP="00050940">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B8F4E3" w14:textId="77777777" w:rsidR="00CF6A33" w:rsidRPr="0072622C" w:rsidRDefault="00CF6A33" w:rsidP="00050940">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="221504ED" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>8. Az Érintett Jogai</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6AC01B" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -4623,51 +10094,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Helyesbítéshez való jog:</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Kérheti pontatlan személyes adatainak helyesbítését vagy hiányos adatainak kiegészítését. Regisztrált felhasználók a fiókjukba bejelentkezve adataik egy részét közvetlenül is módosíthatják.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B244508" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
+    <w:p w14:paraId="75825421" w14:textId="0C1BB7F9" w:rsidR="00C556CE" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
@@ -4764,76 +10235,1648 @@
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>* az adatokat jogi kötelezettség miatt törölni kell.</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>A törlési kérelmet megtagadhatjuk, ha az adatkezelés szükséges pl. jogi kötelezettség teljesítése vagy jogi igények előterjesztése, érvényesítése, védelme céljából.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tájékoztatjuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Felhasználókat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hogy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>számlákon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>számviteli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bizonylatokon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>valamint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fizetési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>és</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>számlázási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> audit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>naplókban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>szereplő</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>személyes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>adatok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>törlésére</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>az</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Érintett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kérése</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>alapján</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jogszabályokban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>különösen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>számvitelről</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>szóló</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>törvényben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>meghatározott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kötelező</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>megőrzési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>idő</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jellemzően</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>év</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>alatt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nincs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lehetőség</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Az AI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>képretusálási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>felületen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Felhasználó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>által</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>törölt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>beszélgetések</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Felhasználói</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>felületen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>továbbiakban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jelennek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meg, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>azonban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biztonsági</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, audit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vagy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jogi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>igények</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>érvényesítése</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>céljából</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>az</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>adatok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>meghatározott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>adatkezelési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>időtartam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>végéig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>korlátozottan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tárolásra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kerülhetnek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C556CE" w:rsidRPr="00C556CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097909D1" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>8.4. </w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Adatkezelés korlátozásához való jog:</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -4960,63 +12003,101 @@
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>jogos érdekén</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t> alapul. Ebben az esetben az adatokat nem kezelhetjük tovább, kivéve, ha bizonyítjuk, hogy kényszerítő erejű jogos okok indokolják, amelyek elsőbbséget élveznek az Ön érdekeivel szemben, vagy amelyek jogi igényekhez kapcsolódnak.</w:t>
+        <w:t xml:space="preserve"> alapul. Ebben az esetben az adatokat nem kezelhetjük tovább, kivéve, ha bizonyítjuk, hogy kényszerítő </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>erejű</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jogos okok indokolják, amelyek elsőbbséget élveznek az Ön érdekeivel szemben, vagy amelyek jogi igényekhez kapcsolódnak.</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0072622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>* Tiltakozhat személyes adatainak </w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>közvetlen üzletszerzés (pl. hírlevél)</w:t>
       </w:r>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -5407,51 +12488,50 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7943E186" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>9.3. Jogainak megsértése esetén bírósághoz is fordulhat. A pert lakóhelye vagy tartózkodási helye szerint illetékes törvényszék előtt is megindíthatja. A törvényszékek elérhetőségéről a birosag.hu weboldalon tájékozódhat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2FDB53" w14:textId="77777777" w:rsidR="0072622C" w:rsidRPr="0072622C" w:rsidRDefault="0072622C" w:rsidP="0072622C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="270" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072622C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -5688,80 +12768,398 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="708155AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F484DB4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="713846FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2A6015F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1363626087">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1266113259">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1007713737">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0072622C"/>
+    <w:rsid w:val="000435E9"/>
+    <w:rsid w:val="00050940"/>
     <w:rsid w:val="00107740"/>
+    <w:rsid w:val="00187BEC"/>
+    <w:rsid w:val="002E7557"/>
     <w:rsid w:val="00476E77"/>
+    <w:rsid w:val="004E607B"/>
+    <w:rsid w:val="004E61C3"/>
+    <w:rsid w:val="005C6327"/>
     <w:rsid w:val="0072622C"/>
     <w:rsid w:val="007D3F1D"/>
     <w:rsid w:val="00957031"/>
     <w:rsid w:val="009B5DC3"/>
+    <w:rsid w:val="00B13037"/>
+    <w:rsid w:val="00C556CE"/>
+    <w:rsid w:val="00C64CE3"/>
+    <w:rsid w:val="00CD7D71"/>
+    <w:rsid w:val="00CF6A33"/>
     <w:rsid w:val="00E02022"/>
+    <w:rsid w:val="00F63E98"/>
     <w:rsid w:val="00F64195"/>
+    <w:rsid w:val="00F8298A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6FE6997C"/>
@@ -6233,127 +13631,179 @@
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0072622C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="317659655">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="645550704">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="854198749">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="484977528">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="704405618">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1290816149">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1303005140">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="875314082">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1899129468">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="1978685521">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=E&amp;q=http%3A%2F%2Fwww.lofti.hu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=E&amp;q=mailto%3Alofti%40lofti.hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=E&amp;q=mailto%3Alofti%40lofti.hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=E&amp;q=http%3A%2F%2Fwww.lofti.hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=E&amp;q=http%3A%2F%2Fwww.naih.hu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=E&amp;q=mailto%3Augyfelszolgalat%40naih.hu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -6620,70 +14070,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>14863</Characters>
+  <Pages>13</Pages>
+  <Words>4098</Words>
+  <Characters>23360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>123</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>194</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17436</CharactersWithSpaces>
+  <CharactersWithSpaces>27404</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pataki, Imre @ London</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>